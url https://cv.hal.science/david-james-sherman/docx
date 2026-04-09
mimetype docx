--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1245,295 +1245,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
+                <w:t xml:space="preserve">QTL dissection of Lag phase in wine fermentation reveals a new translocation responsible for Saccharomyces cerevisiae adaptation to sulfite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gotthard Kunze</w:t>
+                <w:t xml:space="preserve">Adrien Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gaillardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
+                <w:t xml:space="preserve">Cécile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
+                <w:t xml:space="preserve">hal-00986680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL dissection of Lag phase in wine fermentation reveals a new translocation responsible for Saccharomyces cerevisiae adaptation to sulfite.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotthard Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Zimmer</w:t>
+                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86298. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986680v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gondwanan imprint on global diversity and domestication of wine and cider yeast Saccharomyces uvarum.</w:t>
               </w:r>
@@ -2097,243 +2097,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Lactobacillus saerimneri 30a (Formerly Lactobacillus sp. Strain 30a), a Reference Lactic Acid Bacterium Strain Producing Biogenic Amines.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing biological hybrid systems: Allowing composition and avoiding stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863284v1</w:t>
+                <w:t xml:space="preserve">hal-00853997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing biological hybrid systems: Allowing composition and avoiding stiffness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome Sequence of Lactobacillus saerimneri 30a (Formerly Lactobacillus sp. Strain 30a), a Reference Lactic Acid Bacterium Strain Producing Biogenic Amines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Trip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Campbell-Sills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.e00097-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00097-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853997v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusing and composing models of cell fate regulation of human bone precursor cells.</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Train in Vain: The role of the self in claimed self-handicapping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (5), pp.600-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2820,51 +2820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Génolevures database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,295 +2917,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community standard format for the representation of protein affinity reagents.</w:t>
+                <w:t xml:space="preserve">Minimum information about a protein affinity reagent (MIAPAR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David E Gloriam</w:t>
+                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bertinetti</w:t>
+                <w:t xml:space="preserve">Itai Benhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Björling</w:t>
+                <w:t xml:space="preserve">Carl Borrebaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
+                <w:t xml:space="preserve">Antoine de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (7), pp.650-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M900185-MCP200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt0710-650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544751v1</w:t>
+                <w:t xml:space="preserve">inria-00544750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum information about a protein affinity reagent (MIAPAR).</w:t>
+                <w:t xml:space="preserve">A community standard format for the representation of protein affinity reagents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+                <w:t xml:space="preserve">David E Gloriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itai Benhar</w:t>
+                <w:t xml:space="preserve">Daniela Bertinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Borrebaeck</w:t>
+                <w:t xml:space="preserve">Erik Björling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Daruvar</w:t>
+                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (7), pp.650-3. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt0710-650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M900185-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544750v1</w:t>
+                <w:t xml:space="preserve">inria-00544751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated multilaboratory systems biology reveals differences in protein metabolism between two reference yeast strains.</w:t>
               </w:r>
@@ -3441,51 +3441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,51 +3562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genolevures: protein families and synteny among complete hemiascomycetous yeast proteomes and genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,252 +3915,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00407518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Simulation of Cell Ageing Using Hierarchical Models</w:t>
+                <w:t xml:space="preserve">Extrapolation of metabolic pathways as an aid to modelling completely sequenced nonSaccharomyces yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cvijovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edda Klipp</w:t>
+                <w:t xml:space="preserve">Florian Iragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Informatics Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.132-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2007.00290.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407512v1</w:t>
+                <w:t xml:space="preserve">inria-00202723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of metabolic pathways as an aid to modelling completely sequenced nonSaccharomyces yeasts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory Simulation of Cell Ageing Using Hierarchical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cvijovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Iragne</w:t>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edda Klipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Informatics Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.114--125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00202723v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion and fission of genes define a metric between fungal genomes.</w:t>
               </w:r>
@@ -4713,77 +4713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation of metabolic pathways as an aid to modelling completely sequenced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.132-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProViz: protein interaction visualization and exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5176,51 +5176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome evolution in yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génolevures: comparative genomics and molecular evolution of hemiascomycetous yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,51 +7332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno2011- 9e symposium international d'oenologie de Bordeaux: Actes de colloques du 9e symposium international d'oenologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.358-363</w:t>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8286,51 +8286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génolevures, knowledge base and annotation of hemiascomycete yeast genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8457,299 +8457,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarming Along the Evolutionary Branches Sheds Light on Genome Rearrangement Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">Base de données Génolevures : génomique comparative des Hemiascomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEVO Conference on Genetic and evolutionary computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGEVO, 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407508v1</w:t>
+                <w:t xml:space="preserve">inria-00401915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données Génolevures : génomique comparative des Hemiascomycetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+                <w:t xml:space="preserve">Swarming Along the Evolutionary Branches Sheds Light on Genome Rearrangement Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vyahhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.181-182</w:t>
+              <w:t xml:space="preserve">ACM SIGEVO Conference on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGEVO, 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00401915v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00407508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical study of Guyton Circulatory Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8787,51 +8787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Génolevures website comparative genomic studies on hemiascomycetous yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8908,51 +8908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Génolevures online database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9029,51 +9029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Génolevures website is designed around comparative genomic studies of hemiascomycetous yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9081,51 +9081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First German/French/European/ Meeting Yeast and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
@@ -9223,51 +9223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Probabilistic Population-Based Descent for the Median Genome Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9312,342 +9312,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioRica: A multi model description and simulation system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
+                <w:t xml:space="preserve">The Génolevures online database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Iragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F0SBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Germany. pp.279-287</w:t>
+              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306550v1</w:t>
+                <w:t xml:space="preserve">inria-00401921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Fusion and Fission Events in Fungal Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
+                <w:t xml:space="preserve">BioRica: A multi model description and simulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
+              <w:t xml:space="preserve">F0SBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.279-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352592v1</w:t>
+                <w:t xml:space="preserve">hal-00306550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures online database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene Fusion and Fission Events in Fungal Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S135</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00401921v1</w:t>
+                <w:t xml:space="preserve">inria-00352592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données et fouille de données chez les levures hémiascomycètes</w:t>
               </w:r>
@@ -11452,51 +11452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Marti Raga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12878,51 +12878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chernova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campbell-Sills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette El Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gammacurta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2017.51.4.1861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-015-0151-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Romano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biasioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Loira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720015500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Assar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Montecino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2014.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zimmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Libkind" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontrager" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720014410017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Trip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00097-12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Leisewitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibaldo C Inestrosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2012.01.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.5.600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTFT87V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3F4T7M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Gloriam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertinetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bj&#246;rling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900185-MCP200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benhar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Borrebaeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0710-650" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B Canelas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fazio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1150" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2008.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1N2D31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn859" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cvijovic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Klipp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00290.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kerrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Montecchi-Palazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aranda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Quinn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-5-44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Taussing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl a K Borrebaeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Bradbury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth0107-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh681" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306577v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugath Mudali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000073405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metzemakers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goulielmakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Bridier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Vargas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28067-2_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Golenetskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563529v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vyahhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401915v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407631v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306550v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352592v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352600v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742176v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976744v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chernova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campbell-Sills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette El Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gammacurta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2017.51.4.1861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-015-0151-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Romano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biasioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Loira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720015500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Assar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Montecino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2014.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zimmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086298" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Libkind" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontrager" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720014410017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Trip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00097-12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Leisewitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibaldo C Inestrosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2012.01.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.5.600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTFT87V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3F4T7M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benhar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Borrebaeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0710-650" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Gloriam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertinetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bj&#246;rling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900185-MCP200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B Canelas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fazio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1150" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2008.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1N2D31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn859" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00290.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cvijovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Klipp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kerrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Montecchi-Palazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aranda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Quinn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-5-44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Taussing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl a K Borrebaeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Bradbury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth0107-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh681" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306577v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugath Mudali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000073405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metzemakers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goulielmakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Bridier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Vargas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28067-2_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Golenetskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563529v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407508v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vyahhi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407631v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306550v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352592v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352600v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742176v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976744v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>