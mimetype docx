--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1128,1743 +1128,1743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling acclimatization by hybrid systems: Condition changes alter biological system behavior models.</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Rhodosporidium toruloides&amp;lt;/em&amp;gt; CECT1137, an oleaginous yeast of biotechnological interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+                <w:t xml:space="preserve">Nicolas Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín A Montecino</w:t>
+                <w:t xml:space="preserve">Xavier Calcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Maass</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2014.05.007⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00641-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002987v1</w:t>
+                <w:t xml:space="preserve">hal-02635833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL dissection of Lag phase in wine fermentation reveals a new translocation responsible for Saccharomyces cerevisiae adaptation to sulfite.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling acclimatization by hybrid systems: Condition changes alter biological system behavior models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Zimmer</w:t>
+                <w:t xml:space="preserve">Martín A Montecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Durand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086298⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986680v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTL dissection of Lag phase in wine fermentation reveals a new translocation responsible for Saccharomyces cerevisiae adaptation to sulfite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gaillardin</w:t>
+                <w:t xml:space="preserve">Adrien Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
+                <w:t xml:space="preserve">Cécile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gondwanan imprint on global diversity and domestication of wine and cider yeast Saccharomyces uvarum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotthard Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Almeida</w:t>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Gonçalves</w:t>
+                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Teixeira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Bontrager</w:t>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5044⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002466v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: a practical study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Gondwanan imprint on global diversity and domestication of wine and cider yeast Saccharomyces uvarum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Libkind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bontrager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219720014410017⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906911v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and variability of NOD-like receptors in fungi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: a practical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12(2) (1441001), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219720014410017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083450v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based generalization of metabolic models</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity and variability of NOD-like receptors in fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Dyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lamacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Kobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asen Daskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cmb.2013.0143⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925881v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Rhodosporidium toruloides&amp;lt;/em&amp;gt; CECT1137, an oleaginous yeast of biotechnological interest</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
+                <w:t xml:space="preserve">Knowledge-based generalization of metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.534-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00641-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2013.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635833v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing biological hybrid systems: Allowing composition and avoiding stiffness</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome Sequence of Lactobacillus saerimneri 30a (Formerly Lactobacillus sp. Strain 30a), a Reference Lactic Acid Bacterium Strain Producing Biogenic Amines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Trip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Campbell-Sills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.e00097-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00097-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853997v1</w:t>
+                <w:t xml:space="preserve">hal-00863284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Lactobacillus saerimneri 30a (Formerly Lactobacillus sp. Strain 30a), a Reference Lactic Acid Bacterium Strain Producing Biogenic Amines.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing biological hybrid systems: Allowing composition and avoiding stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00097-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863284v1</w:t>
+                <w:t xml:space="preserve">hal-00853997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing and composing models of cell fate regulation of human bone precursor cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Train in Vain: The role of the self in claimed self-handicapping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea V Leisewitz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2012.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (5), pp.600-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.34.5.600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681022v1</w:t>
+                <w:t xml:space="preserve">hal-01490625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-scale metabolic model of the lipid-accumulating yeast Yarrowia lipolytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Loira</w:t>
+                <w:t xml:space="preserve">Speciation of nickel (II) chloride complexes in hydrothermal fluids: In situ XAS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dulermo</w:t>
+                <w:t xml:space="preserve">Weihua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stacey Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-6-35⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 334, pp.345-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784406v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Train in Vain: The role of the self in claimed self-handicapping strategies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reusing and composing models of cell fate regulation of human bone precursor cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea V Leisewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibaldo C Inestrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín A Montecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1-3), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2012.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsep.34.5.600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490625v1</w:t>
+                <w:t xml:space="preserve">hal-00681022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of nickel (II) chloride complexes in hydrothermal fluids: In situ XAS study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stacey Borg</w:t>
+                <w:t xml:space="preserve">A genome-scale metabolic model of the lipid-accumulating yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Mei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-6-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761072v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Génolevures database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,429 +2917,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum information about a protein affinity reagent (MIAPAR).</w:t>
+                <w:t xml:space="preserve">Integrated multilaboratory systems biology reveals differences in protein metabolism between two reference yeast strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+                <w:t xml:space="preserve">André B Canelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Orchard</w:t>
+                <w:t xml:space="preserve">Nicola Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itai Benhar</w:t>
+                <w:t xml:space="preserve">Alessandro Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Borrebaeck</w:t>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Daruvar</w:t>
+                <w:t xml:space="preserve">Juha-Pekka Pitkänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (7), pp.650-3. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (9), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt0710-650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544750v1</w:t>
+                <w:t xml:space="preserve">inria-00562005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A community standard format for the representation of protein affinity reagents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E Gloriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bertinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Björling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/mcp.M900185-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multilaboratory systems biology reveals differences in protein metabolism between two reference yeast strains.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimum information about a protein affinity reagent (MIAPAR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Harrison</w:t>
+                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Fazio</w:t>
+                <w:t xml:space="preserve">Itai Benhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+                <w:t xml:space="preserve">Carl Borrebaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha-Pekka Pitkänen</w:t>
+                <w:t xml:space="preserve">Antoine de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (9), pp.145. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (7), pp.650-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt0710-650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00562005v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum information requirements : neither bandits in the Attic nor bats in the belfry</w:t>
               </w:r>
@@ -3409,295 +3409,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00407505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genolevures: protein families and synteny among complete hemiascomycetous yeast proteomes and genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe V Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.D550-D554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407511v1</w:t>
+                <w:t xml:space="preserve">hal-04943449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genolevures: protein families and synteny among complete hemiascomycetous yeast proteomes and genomes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+                <w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
+                <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Cayla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+                <w:t xml:space="preserve">Philippe V Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37, pp.D550-D554. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.1696-1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943449v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00407511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the semantics of genome super-blocks to infer ancestral architectures</w:t>
               </w:r>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (9), pp.1267-1284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3915,295 +3915,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00407518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation of metabolic pathways as an aid to modelling completely sequenced nonSaccharomyces yeasts.</w:t>
+                <w:t xml:space="preserve">Exploratory Simulation of Cell Ageing Using Hierarchical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Iragne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Maria Cvijovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edda Klipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Informatics Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.114--125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202723v1</w:t>
+                <w:t xml:space="preserve">hal-00407512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory Simulation of Cell Ageing Using Hierarchical Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrapolation of metabolic pathways as an aid to modelling completely sequenced nonSaccharomyces yeasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edda Klipp</w:t>
+                <w:t xml:space="preserve">Florian Iragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Informatics Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.132-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2007.00290.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407512v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00202723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion and fission of genes define a metric between fungal genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening the Horizon - Level 2.5 of the HUPO-PSI Format for Molecular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Montecchi-Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,51 +4518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family relationships: should consensus reign?- consensus clustering for protein families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4713,77 +4713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation of metabolic pathways as an aid to modelling completely sequenced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.132-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4834,77 +4834,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (Database issue), pp.D432-5. </w:t>
@@ -4942,64 +4942,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProViz: protein interaction visualization and exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,64 +5163,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome evolution in yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,103 +5309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génolevures: comparative genomics and molecular evolution of hemiascomycetous yeasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32 (Database issue), pp.D315-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5433,286 +5433,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00407519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategy for the representation and the integration of biomolecular knowledge at a cellular scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IntAct: an open source molecular interaction database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Poix</w:t>
+                <w:t xml:space="preserve">Henning Hermjakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Montecchi-Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Groppi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goffard</w:t>
+                <w:t xml:space="preserve">Sugath Mudali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32 (12), pp.3581-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 32, pp.D452--5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202722v1</w:t>
+                <w:t xml:space="preserve">hal-00306577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntAct: an open source molecular interaction database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New strategy for the representation and the integration of biomolecular knowledge at a cellular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Barriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Hermjakob</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandra Orchard</w:t>
+                <w:t xml:space="preserve">Nicolas Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 32, pp.D452--5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 32 (12), pp.3581-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkh681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306577v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00202722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Transporters from Hemiascomycete Yeasts</w:t>
               </w:r>
@@ -6844,51 +6844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Dyrka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,2764 +6959,2790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the complexity of 'n-ary' relations in comparative genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based zooming for metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Genome Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgia Tech and Emory University, Nov 2013, Atlanta, Georgia, United States</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938262v1</w:t>
+                <w:t xml:space="preserve">hal-00859437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: An applicational study</w:t>
+                <w:t xml:space="preserve">What is the optimal representation of a generalized metabolic model using SBML and SBGN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">COMBINE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859440v1</w:t>
+                <w:t xml:space="preserve">hal-00867373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal representation of a generalized metabolic model using SBML and SBGN?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taming the complexity of 'n-ary' relations in comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMBINE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Genome Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgia Tech and Emory University, Nov 2013, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867373v1</w:t>
+                <w:t xml:space="preserve">hal-00938262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based zooming for metabolic models</w:t>
+                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: An applicational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859437v1</w:t>
+                <w:t xml:space="preserve">hal-00859440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Oenococcus oeni adapt to its environment? A pangenomic oligonucleotide microarray for analysis O. oeni gene expression under wine shock.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling competing models: a case study of wine fermentation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goulielmakis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felipe A. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oeno2011- 9e symposium international d'oenologie de Bordeaux: Actes de colloques du 9e symposium international d'oenologie de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algebraic and Numeric Biology 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Institute for Symbolic Computation, Johannes Kepler University of Linz, Jul 2010, Hagenberg, Austria. pp.68--83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28067-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646867v1</w:t>
+                <w:t xml:space="preserve">inria-00541215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Modeling of Complex Systems and Systems Biology: From Stochastic Transition Systems to Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín A Montecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Latin American Congress of Probability and Mathematical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling competing models: a case study of wine fermentation kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+                <w:t xml:space="preserve">How does Oenococcus oeni adapt to its environment? A pangenomic oligonucleotide microarray for analysis O. oeni gene expression under wine shock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goulielmakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe A. Vargas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julen Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Numeric Biology 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oeno2011- 9e symposium international d'oenologie de Bordeaux: Actes de colloques du 9e symposium international d'oenologie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.358-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00541215v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative annotation and scaling-out challenges for paraphyletic strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing ''last mile'' tools for affinity binder databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Symposium on Comparative Genomics of Eukaryotic Microorganisms: Understanding the Complexity of Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO, Oct 2011, San Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">5th ESF Workshop on Affinity Proteomics: Ligand Binders against the Human Proteome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Alpbach, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652903v1</w:t>
+                <w:t xml:space="preserve">hal-00653518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking global analyses and algorithms for comparative genomics in a functional MapReduce style</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative annotation and scaling-out challenges for paraphyletic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeqBio 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">EMBO Symposium on Comparative Genomics of Eukaryotic Microorganisms: Understanding the Complexity of Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO, Oct 2011, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654797v1</w:t>
+                <w:t xml:space="preserve">hal-00652903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing scaling-out challenges for comparative genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking global analyses and algorithms for comparative genomics in a functional MapReduce style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">SeqBio 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649189v1</w:t>
+                <w:t xml:space="preserve">hal-00654797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Stochastic Switched Systems with BioRica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing scaling-out challenges for comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques JOBIM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur, Jun 2011, Paris, France. pp.297--304</w:t>
+              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617419v1</w:t>
+                <w:t xml:space="preserve">hal-00649189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ''last mile'' tools for affinity binder databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
+                <w:t xml:space="preserve">Modeling Stochastic Switched Systems with BioRica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ESF Workshop on Affinity Proteomics: Ligand Binders against the Human Proteome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Alpbach, Austria</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques JOBIM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur, Jun 2011, Paris, France. pp.297--304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653518v1</w:t>
+                <w:t xml:space="preserve">inria-00617419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance comparative annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génolevures, knowledge base and annotation of hemiascomycete yeast genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics after next-generation sequencing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Russian Academy of Sciences, Jun 2010, Zvenigorod, Russia</w:t>
+              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563533v1</w:t>
+                <w:t xml:space="preserve">inria-00524386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for understanding function and history in small eukaryote genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-scale Metabolic Reconstruction of the Eukaryote Cell Factory Yarrowia Lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium LIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Polytechnique, Nov 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSB, Oct 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563529v1</w:t>
+                <w:t xml:space="preserve">hal-00652922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two examples of evolutionary algorithms in reconstructing genome evolution</w:t>
+                <w:t xml:space="preserve">High-performance comparative annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evolutionary Algorithms - Challenges in Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Bordeaux Sud-Ouest, Mar 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Bioinformatics after next-generation sequencing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russian Academy of Sciences, Jun 2010, Zvenigorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563519v1</w:t>
+                <w:t xml:space="preserve">inria-00563533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génolevures, knowledge base and annotation of hemiascomycete yeast genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for understanding function and history in small eukaryote genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloquium LIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique, Nov 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524386v1</w:t>
+                <w:t xml:space="preserve">inria-00563529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale Metabolic Reconstruction of the Eukaryote Cell Factory Yarrowia Lipolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two examples of evolutionary algorithms in reconstructing genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSB, Oct 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Evolutionary Algorithms - Challenges in Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Bordeaux Sud-Ouest, Mar 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652922v1</w:t>
+                <w:t xml:space="preserve">inria-00563519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données Génolevures : génomique comparative des Hemiascomycetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Génolevures website comparative genomic studies on hemiascomycetous yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.181-182</w:t>
+              <w:t xml:space="preserve">Comparative Genomics of Eukaryotic Microorganisms 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBL-EMBO, Oct 2009, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00401915v1</w:t>
+                <w:t xml:space="preserve">inria-00524390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarming Along the Evolutionary Branches Sheds Light on Genome Rearrangement Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">The Génolevures online database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEVO Conference on Genetic and evolutionary computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGEVO, 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Second German/ French/European/ Meeting Yeast and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407508v1</w:t>
+                <w:t xml:space="preserve">inria-00409534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical study of Guyton Circulatory Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+                <w:t xml:space="preserve">Swarming Along the Evolutionary Branches Sheds Light on Genome Rearrangement Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vyahhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2009 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">ACM SIGEVO Conference on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGEVO, 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00404135v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00407508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures website comparative genomic studies on hemiascomycetous yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Base de données Génolevures : génomique comparative des Hemiascomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Genomics of Eukaryotic Microorganisms 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBL-EMBO, Oct 2009, San Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524390v1</w:t>
+                <w:t xml:space="preserve">inria-00401915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures online database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
+                <w:t xml:space="preserve">Hierarchical study of Guyton Circulatory Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second German/ French/European/ Meeting Yeast and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2009 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00409534v1</w:t>
+                <w:t xml:space="preserve">inria-00404135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures website is designed around comparative genomic studies of hemiascomycetous yeasts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">An Efficient Probabilistic Population-Based Descent for the Median Genome Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First German/French/European/ Meeting Yeast and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">GECCO: Genetic And Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Atlanta, United States. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407631v1</w:t>
+                <w:t xml:space="preserve">hal-00341672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Génolevures website is designed around comparative genomic studies of hemiascomycetous yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Iragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Algorithms in bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">First German/French/European/ Meeting Yeast and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00350570v1</w:t>
+                <w:t xml:space="preserve">inria-00407631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Probabilistic Population-Based Descent for the Median Genome Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO: Genetic And Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Atlanta, United States. pp.315-322</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Algorithms in bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341672v1</w:t>
+                <w:t xml:space="preserve">inria-00350570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures online database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene fusion and fission events in fungus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S135</w:t>
+              <w:t xml:space="preserve">23rd international conference on yeast genetics and molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00401921v1</w:t>
+                <w:t xml:space="preserve">inria-00402220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioRica: A multi model description and simulation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Génolevures online database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Iragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F0SBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Germany. pp.279-287</w:t>
+              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306550v1</w:t>
+                <w:t xml:space="preserve">inria-00401921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Fusion and Fission Events in Fungal Genomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">BioRica: A multi model description and simulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
+              <w:t xml:space="preserve">F0SBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.279-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352592v1</w:t>
+                <w:t xml:space="preserve">hal-00306550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de données et fouille de données chez les levures hémiascomycètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene Fusion and Fission Events in Fungal Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence FungEffector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352600v1</w:t>
+                <w:t xml:space="preserve">inria-00352592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and visualization of genome rearrangements within the Kuyveromyces</w:t>
               </w:r>
@@ -9728,51 +9754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Symposium on Comparative Genomics of Eukaryotic Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, San Feliu de Guixols, Spain. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9791,122 +9817,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00350567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene fusion and fission events in fungus genomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases de données et fouille de données chez les levures hémiascomycètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd international conference on yeast genetics and molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
+              <w:t xml:space="preserve">Conférence FungEffector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00402220v1</w:t>
+                <w:t xml:space="preserve">inria-00352600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the Hemiascomycete Yeasts</w:t>
               </w:r>
@@ -10246,77 +10246,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 5ème Journées Ouvertes Biologie Informatique Mathématiques à Montréal (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Canada. pp.3581-3589</w:t>
@@ -11011,73 +11011,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533795v1</w:t>
+                <w:t xml:space="preserve">hal-03533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
@@ -11132,73 +11132,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533786v1</w:t>
+                <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
@@ -11253,328 +11253,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533781v1</w:t>
+                <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification by QTL mapping of new genes and their allelic forms conferring robustness to environmental variations in wine fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti Raga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Young Scientists Forum 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Terme, Italy. , Yeast, Volume 32, Issue S1, 2015, Abstracts of the 27th International Conference on Yeast Genetics and Molecular Biology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171745v1</w:t>
+                <w:t xml:space="preserve">hal-02742176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by QTL mapping of new genes and their allelic forms conferring robustness to environmental variations in wine fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Dyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven J Saupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Young Scientists Forum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Warsaw, Poland. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02742176v1</w:t>
+                <w:t xml:space="preserve">hal-01171745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-level representation of metabolic networks</w:t>
               </w:r>
@@ -11724,51 +11724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-formalism hierarchical modeling and simulation with BioRica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12325,51 +12325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Dyrka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,51 +12377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12878,51 +12878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chernova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campbell-Sills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette El Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gammacurta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2017.51.4.1861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-015-0151-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Romano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biasioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Loira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720015500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Assar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Montecino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2014.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zimmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086298" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Libkind" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontrager" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720014410017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Trip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00097-12" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Leisewitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibaldo C Inestrosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2012.01.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.5.600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTFT87V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3F4T7M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benhar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Borrebaeck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0710-650" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Gloriam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertinetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bj&#246;rling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900185-MCP200" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B Canelas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fazio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1150" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2008.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1N2D31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn859" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202723v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00290.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cvijovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Klipp" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kerrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Montecchi-Palazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aranda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Quinn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-5-44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Taussing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl a K Borrebaeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Bradbury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth0107-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh681" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306577v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugath Mudali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000073405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metzemakers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867373v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goulielmakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Bridier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686072v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541215v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Vargas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28067-2_6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Golenetskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563529v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524386v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652922v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407508v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vyahhi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407631v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306550v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352592v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352600v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742176v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976744v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chernova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campbell-Sills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette El Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gammacurta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2017.51.4.1861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-015-0151-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Romano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biasioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Loira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720015500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Assar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Montecino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2014.05.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zimmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teixeira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Libkind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontrager" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720014410017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Trip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00097-12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.5.600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTFT87V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Leisewitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibaldo C Inestrosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2012.01.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3F4T7M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B Canelas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fazio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Gloriam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertinetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bj&#246;rling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900185-MCP200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benhar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Borrebaeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0710-650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2008.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1N2D31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn859" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cvijovic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Klipp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00290.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kerrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Montecchi-Palazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aranda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Quinn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-5-44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Taussing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl a K Borrebaeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Bradbury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth0107-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugath Mudali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh681" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000073405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metzemakers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Vargas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28067-2_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goulielmakis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Bridier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Golenetskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654797v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617419v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524386v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652922v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vyahhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401915v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976744v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>