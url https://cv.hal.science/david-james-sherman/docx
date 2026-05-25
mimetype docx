--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1128,996 +1128,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Rhodosporidium toruloides&amp;lt;/em&amp;gt; CECT1137, an oleaginous yeast of biotechnological interest</w:t>
+                <w:t xml:space="preserve">Modeling acclimatization by hybrid systems: Condition changes alter biological system behavior models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morin</w:t>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Calcas</w:t>
+                <w:t xml:space="preserve">Martín A Montecino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00641-14⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 121, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635833v1</w:t>
+                <w:t xml:space="preserve">hal-01002987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling acclimatization by hybrid systems: Condition changes alter biological system behavior models.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QTL dissection of Lag phase in wine fermentation reveals a new translocation responsible for Saccharomyces cerevisiae adaptation to sulfite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martín A Montecino</w:t>
+                <w:t xml:space="preserve">Adrien Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Maass</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2014.05.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002987v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL dissection of Lag phase in wine fermentation reveals a new translocation responsible for Saccharomyces cerevisiae adaptation to sulfite.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotthard Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Zimmer</w:t>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Loira</w:t>
+                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086298⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986680v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gondwanan imprint on global diversity and domestication of wine and cider yeast Saccharomyces uvarum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gaillardin</w:t>
+                <w:t xml:space="preserve">Pedro Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
+                <w:t xml:space="preserve">Carla Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+                <w:t xml:space="preserve">Sara Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Libkind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bontrager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gondwanan imprint on global diversity and domestication of wine and cider yeast Saccharomyces uvarum.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: a practical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12(2) (1441001), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219720014410017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002466v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: a practical study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity and variability of NOD-like receptors in fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Dyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lamacchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bostjan Kobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asen Daskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219720014410017⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906911v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and variability of NOD-like receptors in fungi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-based generalization of metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu251⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.534-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cmb.2013.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083450v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based generalization of metabolic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Zhukova</w:t>
+                <w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Rhodosporidium toruloides&amp;lt;/em&amp;gt; CECT1137, an oleaginous yeast of biotechnological interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Calcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (7), pp.534-47. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cmb.2013.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00641-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925881v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of Lactobacillus saerimneri 30a (Formerly Lactobacillus sp. Strain 30a), a Reference Lactic Acid Bacterium Strain Producing Biogenic Amines.</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing biological hybrid systems: Allowing composition and avoiding stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2313,558 +2313,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Train in Vain: The role of the self in claimed self-handicapping strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reusing and composing models of cell fate regulation of human bone precursor cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Finez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea V Leisewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibaldo C Inestrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín A Montecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jsep.34.5.600⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1-3), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2012.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490625v1</w:t>
+                <w:t xml:space="preserve">hal-00681022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of nickel (II) chloride complexes in hydrothermal fluids: In situ XAS study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Etschmann</w:t>
+                <w:t xml:space="preserve">A genome-scale metabolic model of the lipid-accumulating yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weihua Liu</w:t>
+                <w:t xml:space="preserve">Thierry Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Borg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-6-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761072v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusing and composing models of cell fate regulation of human bone precursor cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Train in Vain: The role of the self in claimed self-handicapping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2012.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (5), pp.600-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.34.5.600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681022v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-scale metabolic model of the lipid-accumulating yeast Yarrowia lipolytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolás Loira</w:t>
+                <w:t xml:space="preserve">Speciation of nickel (II) chloride complexes in hydrothermal fluids: In situ XAS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dulermo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 334, pp.345-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-6-35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00784406v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Génolevures database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2917,429 +2917,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multilaboratory systems biology reveals differences in protein metabolism between two reference yeast strains.</w:t>
+                <w:t xml:space="preserve">A community standard format for the representation of protein affinity reagents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André B Canelas</w:t>
+                <w:t xml:space="preserve">David E Gloriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Harrison</w:t>
+                <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Fazio</w:t>
+                <w:t xml:space="preserve">Daniela Bertinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+                <w:t xml:space="preserve">Erik Björling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha-Pekka Pitkänen</w:t>
+                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (9), pp.145. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M900185-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00562005v1</w:t>
+                <w:t xml:space="preserve">inria-00544751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A community standard format for the representation of protein affinity reagents.</w:t>
+                <w:t xml:space="preserve">Minimum information about a protein affinity reagent (MIAPAR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David E Gloriam</w:t>
+                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Orchard</w:t>
+                <w:t xml:space="preserve">Itai Benhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bertinetti</w:t>
+                <w:t xml:space="preserve">Carl Borrebaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Björling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Bongcam-Rudloff</w:t>
+                <w:t xml:space="preserve">Antoine de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M900185-MCP200⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (7), pp.650-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt0710-650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544751v1</w:t>
+                <w:t xml:space="preserve">inria-00544750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum information about a protein affinity reagent (MIAPAR).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated multilaboratory systems biology reveals differences in protein metabolism between two reference yeast strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André B Canelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourbeillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Orchard</w:t>
+                <w:t xml:space="preserve">Nicola Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itai Benhar</w:t>
+                <w:t xml:space="preserve">Alessandro Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Borrebaeck</w:t>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Daruvar</w:t>
+                <w:t xml:space="preserve">Juha-Pekka Pitkänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (7), pp.650-3. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (9), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt0710-650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544750v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00562005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum information requirements : neither bandits in the Attic nor bats in the belfry</w:t>
               </w:r>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genolevures: protein families and synteny among complete hemiascomycetous yeast proteomes and genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadening the Horizon - Level 2.5 of the HUPO-PSI Format for Molecular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Montecchi-Palazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5491,51 +5491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugath Mudali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kerrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Orchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32, pp.D452--5</w:t>
@@ -6419,256 +6419,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
+                <w:t xml:space="preserve">Reasoning approaches for the characterization of cooperation and competition in large-scale microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Journée GT Bioss 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857848v2</w:t>
+                <w:t xml:space="preserve">hal-03857781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning approaches for the characterization of cooperation and competition in large-scale microbial communities</w:t>
+                <w:t xml:space="preserve">Characterizing microbial interactions in controlled and natural microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GT Bioss 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop SymBioDiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857781v1</w:t>
+                <w:t xml:space="preserve">hal-03857848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic modelling deciphers interactions in a cheese bacterial community</w:t>
               </w:r>
@@ -6844,51 +6844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Dyrka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6959,1905 +6959,1879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based zooming for metabolic models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taming the complexity of 'n-ary' relations in comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Genome Biology and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgia Tech and Emory University, Nov 2013, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859437v1</w:t>
+                <w:t xml:space="preserve">hal-00938262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal representation of a generalized metabolic model using SBML and SBGN?</w:t>
+                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: An applicational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMBINE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867373v1</w:t>
+                <w:t xml:space="preserve">hal-00859440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taming the complexity of 'n-ary' relations in comparative genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-based zooming for metabolic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhukova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Genome Biology and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georgia Tech and Emory University, Nov 2013, Atlanta, Georgia, United States</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938262v1</w:t>
+                <w:t xml:space="preserve">hal-00859437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based generalization of metabolic networks: An applicational study</w:t>
+                <w:t xml:space="preserve">What is the optimal representation of a generalized metabolic model using SBML and SBGN?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zhukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">COMBINE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859440v1</w:t>
+                <w:t xml:space="preserve">hal-00867373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling competing models: a case study of wine fermentation kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does Oenococcus oeni adapt to its environment? A pangenomic oligonucleotide microarray for analysis O. oeni gene expression under wine shock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe A. Vargas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Goulielmakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julen Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic and Numeric Biology 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oeno2011- 9e symposium international d'oenologie de Bordeaux: Actes de colloques du 9e symposium international d'oenologie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.358-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00541215v1</w:t>
+                <w:t xml:space="preserve">hal-00646867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Modeling of Complex Systems and Systems Biology: From Stochastic Transition Systems to Hybrid Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Reconciling competing models: a case study of wine fermentation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Assar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martín A Montecino</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Latin American Congress of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algebraic and Numeric Biology 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Institute for Symbolic Computation, Johannes Kepler University of Linz, Jul 2010, Hagenberg, Austria. pp.68--83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28067-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686072v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00541215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Oenococcus oeni adapt to its environment? A pangenomic oligonucleotide microarray for analysis O. oeni gene expression under wine shock.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic Modeling of Complex Systems and Systems Biology: From Stochastic Transition Systems to Hybrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín A Montecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oeno2011- 9e symposium international d'oenologie de Bordeaux: Actes de colloques du 9e symposium international d'oenologie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.358-363</w:t>
+              <w:t xml:space="preserve">XII Latin American Congress of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646867v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ''last mile'' tools for affinity binder databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative annotation and scaling-out challenges for paraphyletic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ESF Workshop on Affinity Proteomics: Ligand Binders against the Human Proteome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Alpbach, Austria</w:t>
+              <w:t xml:space="preserve">EMBO Symposium on Comparative Genomics of Eukaryotic Microorganisms: Understanding the Complexity of Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO, Oct 2011, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653518v1</w:t>
+                <w:t xml:space="preserve">hal-00652903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative annotation and scaling-out challenges for paraphyletic strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking global analyses and algorithms for comparative genomics in a functional MapReduce style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Symposium on Comparative Genomics of Eukaryotic Microorganisms: Understanding the Complexity of Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO, Oct 2011, San Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">SeqBio 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652903v1</w:t>
+                <w:t xml:space="preserve">hal-00654797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking global analyses and algorithms for comparative genomics in a functional MapReduce style</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing scaling-out challenges for comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeqBio 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654797v1</w:t>
+                <w:t xml:space="preserve">hal-00649189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing scaling-out challenges for comparative genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Stochastic Switched Systems with BioRica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moscow Conference on Computational Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques JOBIM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur, Jun 2011, Paris, France. pp.297--304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649189v1</w:t>
+                <w:t xml:space="preserve">inria-00617419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Stochastic Switched Systems with BioRica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Garcia</w:t>
+                <w:t xml:space="preserve">Assessing ''last mile'' tools for affinity binder databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques JOBIM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur, Jun 2011, Paris, France. pp.297--304</w:t>
+              <w:t xml:space="preserve">5th ESF Workshop on Affinity Proteomics: Ligand Binders against the Human Proteome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Alpbach, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00617419v1</w:t>
+                <w:t xml:space="preserve">hal-00653518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génolevures, knowledge base and annotation of hemiascomycete yeast genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-performance comparative annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bioinformatics after next-generation sequencing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russian Academy of Sciences, Jun 2010, Zvenigorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524386v1</w:t>
+                <w:t xml:space="preserve">inria-00563533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale Metabolic Reconstruction of the Eukaryote Cell Factory Yarrowia Lipolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for understanding function and history in small eukaryote genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSB, Oct 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloquium LIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Polytechnique, Nov 2010, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652922v1</w:t>
+                <w:t xml:space="preserve">inria-00563529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance comparative annotation</w:t>
+                <w:t xml:space="preserve">Two examples of evolutionary algorithms in reconstructing genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Golenetskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics after next-generation sequencing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Russian Academy of Sciences, Jun 2010, Zvenigorod, Russia</w:t>
+              <w:t xml:space="preserve">Workshop on Evolutionary Algorithms - Challenges in Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Bordeaux Sud-Ouest, Mar 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563533v1</w:t>
+                <w:t xml:space="preserve">inria-00563519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for understanding function and history in small eukaryote genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-scale Metabolic Reconstruction of the Eukaryote Cell Factory Yarrowia Lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Loira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium LIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Polytechnique, Nov 2010, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSB, Oct 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563529v1</w:t>
+                <w:t xml:space="preserve">hal-00652922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two examples of evolutionary algorithms in reconstructing genome evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génolevures, knowledge base and annotation of hemiascomycete yeast genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Evolutionary Algorithms - Challenges in Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Bordeaux Sud-Ouest, Mar 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00563519v1</w:t>
+                <w:t xml:space="preserve">inria-00524386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures website comparative genomic studies on hemiascomycetous yeasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+                <w:t xml:space="preserve">Swarming Along the Evolutionary Branches Sheds Light on Genome Rearrangement Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Vyahhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Genomics of Eukaryotic Microorganisms 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBL-EMBO, Oct 2009, San Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">ACM SIGEVO Conference on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGEVO, 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00524390v1</w:t>
+                <w:t xml:space="preserve">inria-00407508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures online database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Base de données Génolevures : génomique comparative des Hemiascomycetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second German/ French/European/ Meeting Yeast and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00409534v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00401915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarming Along the Evolutionary Branches Sheds Light on Genome Rearrangement Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">Hierarchical study of Guyton Circulatory Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Assar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGEVO Conference on Genetic and evolutionary computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGEVO, 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">JOBIM 2009 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00407508v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de données Génolevures : génomique comparative des Hemiascomycetes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The Génolevures website comparative genomic studies on hemiascomycetous yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8882,1031 +8856,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouvertes Biologie Informatique Mathématiques, JOBIM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.181-182</w:t>
+              <w:t xml:space="preserve">Comparative Genomics of Eukaryotic Microorganisms 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBL-EMBO, Oct 2009, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00401915v1</w:t>
+                <w:t xml:space="preserve">inria-00524390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical study of Guyton Circulatory Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+                <w:t xml:space="preserve">The Génolevures online database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2009 - Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Second German/ French/European/ Meeting Yeast and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404135v1</w:t>
+                <w:t xml:space="preserve">inria-00409534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Probabilistic Population-Based Descent for the Median Genome Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">The Génolevures website is designed around comparative genomic studies of hemiascomycetous yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Iragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO: Genetic And Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Atlanta, United States. pp.315-322</w:t>
+              <w:t xml:space="preserve">First German/French/European/ Meeting Yeast and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341672v1</w:t>
+                <w:t xml:space="preserve">inria-00407631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures website is designed around comparative genomic studies of hemiascomycetous yeasts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First German/French/European/ Meeting Yeast and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Algorithms in bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00407631v1</w:t>
+                <w:t xml:space="preserve">inria-00350570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Probabilistic Population-Based Descent for the Median Genome Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Algorithms in bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">GECCO: Genetic And Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Atlanta, United States. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00350570v1</w:t>
+                <w:t xml:space="preserve">hal-00341672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene fusion and fission events in fungus genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Génolevures online database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Iragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd international conference on yeast genetics and molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
+              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00402220v1</w:t>
+                <w:t xml:space="preserve">inria-00401921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Génolevures online database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
+                <w:t xml:space="preserve">BioRica: A multi model description and simulation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S135</w:t>
+              <w:t xml:space="preserve">F0SBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Germany. pp.279-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00401921v1</w:t>
+                <w:t xml:space="preserve">hal-00306550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioRica: A multi model description and simulation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+                <w:t xml:space="preserve">Gene Fusion and Fission Events in Fungal Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F0SBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Germany. pp.279-287</w:t>
+              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306550v1</w:t>
+                <w:t xml:space="preserve">inria-00352592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Fusion and Fission Events in Fungal Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
+                <w:t xml:space="preserve">Reconstruction and visualization of genome rearrangements within the Kuyveromyces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
+              <w:t xml:space="preserve">ESF-EMBO Symposium on Comparative Genomics of Eukaryotic Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Feliu de Guixols, Spain. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352592v1</w:t>
+                <w:t xml:space="preserve">inria-00350567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and visualization of genome rearrangements within the Kuyveromyces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases de données et fouille de données chez les levures hémiascomycètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-EMBO Symposium on Comparative Genomics of Eukaryotic Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Feliu de Guixols, Spain. pp.44</w:t>
+              <w:t xml:space="preserve">Conférence FungEffector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00350567v1</w:t>
+                <w:t xml:space="preserve">inria-00352600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de données et fouille de données chez les levures hémiascomycètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene fusion and fission events in fungus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macha Nikolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence FungEffector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23rd international conference on yeast genetics and molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia. pp.S132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352600v1</w:t>
+                <w:t xml:space="preserve">inria-00402220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining the Hemiascomycete Yeasts</w:t>
               </w:r>
@@ -11011,73 +11011,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533781v1</w:t>
+                <w:t xml:space="preserve">hal-03533795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
@@ -11132,73 +11132,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSB, The 19th conference on Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533795v1</w:t>
+                <w:t xml:space="preserve">hal-03533786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling metabolic network dynamics in a cheese bacterial community</w:t>
               </w:r>
@@ -11253,328 +11253,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPA, Metabolic Pathway Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">JOBIM,Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533786v1</w:t>
+                <w:t xml:space="preserve">hal-03533781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by QTL mapping of new genes and their allelic forms conferring robustness to environmental variations in wine fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Dyrka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven J Saupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBO Young Scientists Forum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Warsaw, Poland. , 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742176v1</w:t>
+                <w:t xml:space="preserve">hal-01171745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification by QTL mapping of new genes and their allelic forms conferring robustness to environmental variations in wine fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Marti Raga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Young Scientists Forum 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Terme, Italy. , Yeast, Volume 32, Issue S1, 2015, Abstracts of the 27th International Conference on Yeast Genetics and Molecular Biology. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171745v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-level representation of metabolic networks</w:t>
               </w:r>
@@ -11724,51 +11724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-formalism hierarchical modeling and simulation with BioRica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12049,327 +12049,445 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00407493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340126v1</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Accurate MAG reconstruction from complex soil microbiome through combined short- and HiFi long-reads metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Belliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088301v2</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David James Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088301v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deciphering the language of fungal pathogen recognition receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Dyrka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12377,77 +12495,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven J Saupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12457,108 +12575,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Gene Associations for Metabolic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razanne Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9246, Inria Bordeaux Sud-Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12568,51 +12686,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGO models: numerical multi-omics reconciliation of bacterial fermentation in cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12654,84 +12772,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12878,51 +12996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chernova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campbell-Sills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette El Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gammacurta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2017.51.4.1861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-015-0151-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Romano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biasioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Loira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720015500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Assar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Montecino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2014.05.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zimmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teixeira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Libkind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontrager" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5044" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720014410017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0143" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Trip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00097-12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.5.600" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTFT87V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681022v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Leisewitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibaldo C Inestrosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2012.01.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3F4T7M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B Canelas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fazio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Gloriam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orchard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertinetti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bj&#246;rling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900185-MCP200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benhar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Borrebaeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0710-650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2008.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1N2D31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn859" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cvijovic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Klipp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00290.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kerrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Montecchi-Palazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aranda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Quinn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-5-44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Taussing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl a K Borrebaeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Bradbury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth0107-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugath Mudali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh681" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000073405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metzemakers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859437v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938262v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Vargas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28067-2_6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646867v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goulielmakis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Bridier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Golenetskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652903v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654797v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649189v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617419v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524386v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652922v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563533v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563529v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407508v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vyahhi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401915v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341672v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407631v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350570v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401921v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350567v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352600v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976744v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.02.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04409251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Cerk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ugalde-Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabname Ghassemi Nedjad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14396" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2022.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chernova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666981v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Campbell-Sills" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette El Khoury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gammacurta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dutilh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2017.51.4.1861" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhukova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12918-015-0151-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Romano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Biasioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Loira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720015500067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Assar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Montecino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Sherman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2014.05.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Zimmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086298" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Gon&#231;alves" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Teixeira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Libkind" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontrager" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720014410017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083450v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Dyrka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lamacchia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bostjan Kobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asen Daskalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu251" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2013.0143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Trip" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00097-12" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea V Leisewitz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibaldo C Inestrosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2012.01.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dulermo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-6-35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Finez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.34.5.600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Borg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTFT87V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3F4T7M0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544751v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Gloriam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bertinetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bj&#246;rling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900185-MCP200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourbeillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Benhar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Borrebaeck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0710-650" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00562005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B Canelas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Harrison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fazio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1150" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2008.12.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK1N2D31-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cayla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn859" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00414692v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2008.0046" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407512v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cvijovic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edda Klipp" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202723v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Iragne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00290.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kerrien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Montecchi-Palazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aranda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Af Quinn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-5-44" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306585v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Taussing" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oda Stoevesandt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl a K Borrebaeck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R Bradbury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth0107-13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl314" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barriot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj160" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth494" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202435v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.1214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407519v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh091" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Hermjakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugath Mudali" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Poix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkh681" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Hertogh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000073405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Metzemakers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strandh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781287v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Fur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857781v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857848v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03531761v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203357v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven J Saupe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859437v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867373v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goulielmakis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julen Bridier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Vargas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28067-2_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652903v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Golenetskaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563533v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563529v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563519v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Vyahhi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401915v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524390v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00409534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407631v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341672v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00401921v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306550v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352592v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352600v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402220v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407492v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407503v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lasserre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonneu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334475v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vicedomini" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533795v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171745v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742176v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Marti Raga" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peltier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529669v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563531v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05340126v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083421v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976744v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Issa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>