--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1220,295 +1220,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet-induced metabolic disorders impairs 5-HT function and anxiety-like behavior in mice</w:t>
+                <w:t xml:space="preserve">High Fructose Diet inducing diabetes rapidly impacts olfactory epithelium and behavior in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Zemdegs</w:t>
+                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Quesseveur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Jarriault</w:t>
+                <w:t xml:space="preserve">Adrien Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pénicaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+                <w:t xml:space="preserve">Elise Léger-Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13343⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396978v1</w:t>
+                <w:t xml:space="preserve">hal-01397534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fructose Diet inducing diabetes rapidly impacts olfactory epithelium and behavior in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-fat diet-induced metabolic disorders impairs 5-HT function and anxiety-like behavior in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Zemdegs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+                <w:t xml:space="preserve">Gaël Quesseveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Molinas</w:t>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Léger-Charnay</w:t>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.34011. </w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (13), pp.2095 - 2110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep34011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bph.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397534v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perforated patch-clamp recording of mouse olfactory sensory neurons in intact neuroepithelium: functional analysis of neurons expressing an identified odorant receptor</w:t>
               </w:r>
@@ -1872,184 +1872,184 @@
                 <w:t xml:space="preserve">Queen mandibular pheromone: questions that remain to be resolved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison R. Mercer</w:t>
+                <w:t xml:space="preserve">Alison Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (3), pp.292-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-011-0117-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190002v1</w:t>
+                <w:t xml:space="preserve">hal-01003541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queen mandibular pheromone: questions that remain to be resolved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Mercer</w:t>
+                <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (3), pp.292-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-011-0117-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003541v1</w:t>
+                <w:t xml:space="preserve">hal-01190002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating-induced differential coding of plant odour and sex pheromone in a male moth</w:t>
               </w:r>
@@ -2163,554 +2163,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating-induced transient inhibition of responses to sex pheromone in a male moth is not mediated by octopamine or serotonin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Simeone</w:t>
+                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril C. Gaertner</w:t>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.040139⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (8), pp.705-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662791v1</w:t>
+                <w:t xml:space="preserve">hal-02658879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mating-induced transient inhibition of responses to sex pheromone in a male moth is not mediated by octopamine or serotonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina R. Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (8), pp.705-715. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213, pp.1100-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.040139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658879v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of sex-pheromone coding in the antennal lobe of the moth Agrotis ipsilon: a tool to study network plasticity</w:t>
+                <w:t xml:space="preserve">Age-dependent plasticity of sex pheromone response in the moth, Agrotis ipsilon : combined effects of octopamine and juvenile hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina R. Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J. (de) Carvalho Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.024166⟩</w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (1), pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657775v1</w:t>
+                <w:t xml:space="preserve">hal-02661157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent plasticity of sex pheromone response in the moth, Agrotis ipsilon : combined effects of octopamine and juvenile hormone</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of sex-pheromone coding in the antennal lobe of the moth Agrotis ipsilon: a tool to study network plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (8), pp.1191-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.024166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661157v1</w:t>
+                <w:t xml:space="preserve">hal-02657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. pp.1</w:t>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.E153-E153</w:t>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t>
@@ -3222,424 +3222,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early impact of a diabetes inducing high-fructose diet on olfaction in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. colloque de la Société française de neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580697v1</w:t>
+                <w:t xml:space="preserve">hal-01234400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in the olfactory system: modulation by the odorant environment and diet</w:t>
+                <w:t xml:space="preserve">Early impact of a diabetes inducing high-fructose diet on olfaction in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. japanese-french frontiers of science (JFFoS) symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Kyoto, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">12. colloque de la Société française de neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580725v1</w:t>
+                <w:t xml:space="preserve">hal-01580697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory abilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Plasticity in the olfactory system: modulation by the odorant environment and diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">9. japanese-french frontiers of science (JFFoS) symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kyoto, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234400v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory habilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,51 +3716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory performances: behavioral and functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold spring harbor asia conferences - invertebrate neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Suzhou, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,402 +3926,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+                <w:t xml:space="preserve">Signal transformation from olfactory receptor neurons to central neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gremiaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Kostal</w:t>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543041v1</w:t>
+                <w:t xml:space="preserve">inria-00543050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Signal Transformation From First- to Second-order Neurons in the Moth Sex-Pheromone Olfactory System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
+                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gremiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Anton</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international workshop Neural Coding - NC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543037v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal transformation from olfactory receptor neurons to central neurons</w:t>
+                <w:t xml:space="preserve">Analysis of the Signal Transformation From First- to Second-order Neurons in the Moth Sex-Pheromone Olfactory System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th international workshop Neural Coding - NC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543050v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4941,217 +4941,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic amine release in the honeybee brain in response to an electric shock</w:t>
+                <w:t xml:space="preserve">Zap - unzipped: biogenic amine release in the brain of the in response to an electric shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogenic amines as coordinators and controllers of physiological processes and behaviours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Berlin, Germany. 2012</w:t>
+              <w:t xml:space="preserve">16. international symposium on olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805431v1</w:t>
+                <w:t xml:space="preserve">hal-02805432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zap - unzipped: biogenic amine release in the brain of the in response to an electric shock</w:t>
+                <w:t xml:space="preserve">Biogenic amine release in the honeybee brain in response to an electric shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. international symposium on olfaction and taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Biogenic amines as coordinators and controllers of physiological processes and behaviours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Germany. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805432v1</w:t>
+                <w:t xml:space="preserve">hal-02805431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using template-based spike sorting with optogenetics to identify neurons in extracellular recordings</w:t>
               </w:r>
@@ -5271,51 +5271,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory pauses highlight sleep architecture in mice</w:t>
+                <w:t xml:space="preserve">Link between respiratory pauses and vigilance states in freely moving mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Casali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Miermon</w:t>
@@ -5347,97 +5347,93 @@
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344305v1</w:t>
+                <w:t xml:space="preserve">hal-04800200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between respiratory pauses and vigilance states in freely moving mice</w:t>
+                <w:t xml:space="preserve">Respiratory pauses highlight sleep architecture in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Casali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Miermon</w:t>
@@ -5469,69 +5465,73 @@
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800200v1</w:t>
+                <w:t xml:space="preserve">hal-05344305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5607,51 +5607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD059752"/>
+    <w:nsid w:val="27708C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5838,51 +5838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-jarriault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4082-7083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Person" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian I Hyland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Mercer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34460-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Quesseveur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01397534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Schulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gomez-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani G. Rajendran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Lott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Musy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R. Mercer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0117-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mercer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Simeone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Gaertner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.040139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.024166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. (de) Carvalho Pinto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Greiner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSXSHS6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chomel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01414256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hyland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Ahammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaraman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-jarriault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4082-7083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Person" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian I Hyland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Mercer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34460-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01397534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Quesseveur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Schulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gomez-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani G. Rajendran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Lott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Musy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mercer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0117-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R. Mercer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Simeone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Gaertner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.040139" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. (de) Carvalho Pinto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Greiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSXSHS6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.024166" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chomel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01414256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hyland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Ahammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaraman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800200v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>