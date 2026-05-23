--- v1 (2026-04-09)
+++ v2 (2026-05-23)
@@ -312,286 +312,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t>
+                <w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deficiency alters olfactory mucosa sensitivity in young mice but has no impact on olfactory behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+                <w:t xml:space="preserve">Laetitia Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Taboureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Jarriault</w:t>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2082642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473367v1</w:t>
+                <w:t xml:space="preserve">hal-03713377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deficiency alters olfactory mucosa sensitivity in young mice but has no impact on olfactory behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Merle</w:t>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.bjad029.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713377v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The odorant metabolizing enzyme UGT2A1: Immunolocalization and impact of the modulation of its activity on the olfactory response</w:t>
               </w:r>
@@ -720,90 +720,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal exposure to diets with different n-6:n-3 fatty acid ratios affects olfactory tissue fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.10785. </w:t>
@@ -841,103 +841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal high fat high sugar diet disrupts olfactory behavior but not mucosa sensitivity in the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.249-258. </w:t>
@@ -1220,295 +1220,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Fructose Diet inducing diabetes rapidly impacts olfactory epithelium and behavior in mice</w:t>
+                <w:t xml:space="preserve">High-fat diet-induced metabolic disorders impairs 5-HT function and anxiety-like behavior in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+                <w:t xml:space="preserve">Juliane Zemdegs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Quesseveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Léger-Charnay</w:t>
+                <w:t xml:space="preserve">Luc Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34011⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 173 (13), pp.2095 - 2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397534v1</w:t>
+                <w:t xml:space="preserve">hal-01396978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-fat diet-induced metabolic disorders impairs 5-HT function and anxiety-like behavior in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Fructose Diet inducing diabetes rapidly impacts olfactory epithelium and behavior in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Quesseveur</w:t>
+                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pénicaud</w:t>
+                <w:t xml:space="preserve">Adrien Molinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fioramonti</w:t>
+                <w:t xml:space="preserve">Elise Léger-Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 173 (13), pp.2095 - 2110. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.34011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.13343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep34011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396978v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perforated patch-clamp recording of mouse olfactory sensory neurons in intact neuroepithelium: functional analysis of neurons expressing an identified odorant receptor</w:t>
               </w:r>
@@ -1872,184 +1872,184 @@
                 <w:t xml:space="preserve">Queen mandibular pheromone: questions that remain to be resolved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Mercer</w:t>
+                <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (3), pp.292-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-011-0117-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003541v1</w:t>
+                <w:t xml:space="preserve">hal-01190002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Queen mandibular pheromone: questions that remain to be resolved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison R. Mercer</w:t>
+                <w:t xml:space="preserve">Alison Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 43 (3), pp.292-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13592-011-0117-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190002v1</w:t>
+                <w:t xml:space="preserve">hal-01003541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mating-induced differential coding of plant odour and sex pheromone in a male moth</w:t>
               </w:r>
@@ -2163,554 +2163,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mating-induced transient inhibition of responses to sex pheromone in a male moth is not mediated by octopamine or serotonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina R. Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xenia Simeone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213, pp.1100-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.040139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658879v1</w:t>
+                <w:t xml:space="preserve">hal-02662791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating-induced transient inhibition of responses to sex pheromone in a male moth is not mediated by octopamine or serotonin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation of the sex pheromone signal in the noctuid moth agrotis ipsilon: From peripheral input to antennal lobe output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Simeone</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril C. Gaertner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 213, pp.1100-1106. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (8), pp.705-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.040139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662791v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent plasticity of sex pheromone response in the moth, Agrotis ipsilon : combined effects of octopamine and juvenile hormone</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of sex-pheromone coding in the antennal lobe of the moth Agrotis ipsilon: a tool to study network plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (8), pp.1191-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.024166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661157v1</w:t>
+                <w:t xml:space="preserve">hal-02657775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of sex-pheromone coding in the antennal lobe of the moth Agrotis ipsilon: a tool to study network plasticity</w:t>
+                <w:t xml:space="preserve">Age-dependent plasticity of sex pheromone response in the moth, Agrotis ipsilon : combined effects of octopamine and juvenile hormone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina R. Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J. (de) Carvalho Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile M.-C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (1), pp.185-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2009.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.024166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2728,90 +2728,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a high fat high sucrose maternal diet on the progeny's olfactory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International NeuroFrance 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. pp.1</w:t>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. pp.E153-E153</w:t>
@@ -3155,51 +3155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Chomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t>
@@ -3222,450 +3222,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory abilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Early impact of a diabetes inducing high-fructose diet on olfaction in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">12. colloque de la Société française de neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234400v1</w:t>
+                <w:t xml:space="preserve">hal-01580697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early impact of a diabetes inducing high-fructose diet on olfaction in mice</w:t>
+                <w:t xml:space="preserve">Plasticity in the olfactory system: modulation by the odorant environment and diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Aoude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. colloque de la Société française de neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. japanese-french frontiers of science (JFFoS) symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Kyoto, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580697v1</w:t>
+                <w:t xml:space="preserve">hal-01580725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in the olfactory system: modulation by the odorant environment and diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. japanese-french frontiers of science (JFFoS) symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Kyoto, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580725v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory habilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3716,77 +3716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of high fructose diet on olfactory performances: behavioral and functional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold spring harbor asia conferences - invertebrate neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Suzhou, China. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,402 +3926,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal transformation from olfactory receptor neurons to central neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
+                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rospars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gremiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Martinez</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kostal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00543050v1</w:t>
+                <w:t xml:space="preserve">inria-00543041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory receptor neurons: A comparative analysis of their response properties with diverse stimuli in different species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Signal Transformation From First- to Second-order Neurons in the Moth Sex-Pheromone Olfactory System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqiao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Kostal</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th international workshop Neural Coding - NC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543041v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Signal Transformation From First- to Second-order Neurons in the Moth Sex-Pheromone Olfactory System</w:t>
+                <w:t xml:space="preserve">Signal transformation from olfactory receptor neurons to central neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gremiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international workshop Neural Coding - NC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Dynamical olfaction workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00543037v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00543050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4339,103 +4339,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach to highlight the mechanisms supporting perceptual interactions in odor mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Wartburg symposium on flavour chemistry and biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Eisenach, Germany</w:t>
@@ -4464,77 +4464,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary approach to explore interactions in odor mixture perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Koensgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4589,103 +4589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of diets unbalanced in n-3 polyunsaturated fatty acids on the mouse olfactory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France. </w:t>
@@ -4714,90 +4714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a maternal high fat high sucrose diet on progeny's olfactory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grosmaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,217 +4941,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zap - unzipped: biogenic amine release in the brain of the in response to an electric shock</w:t>
+                <w:t xml:space="preserve">Biogenic amine release in the honeybee brain in response to an electric shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. international symposium on olfaction and taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t>
+              <w:t xml:space="preserve">Biogenic amines as coordinators and controllers of physiological processes and behaviours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Germany. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805432v1</w:t>
+                <w:t xml:space="preserve">hal-02805431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic amine release in the honeybee brain in response to an electric shock</w:t>
+                <w:t xml:space="preserve">Zap - unzipped: biogenic amine release in the brain of the in response to an electric shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jarriault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison R. Mercer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogenic amines as coordinators and controllers of physiological processes and behaviours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Berlin, Germany. 2012</w:t>
+              <w:t xml:space="preserve">16. international symposium on olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805431v1</w:t>
+                <w:t xml:space="preserve">hal-02805432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using template-based spike sorting with optogenetics to identify neurons in extracellular recordings</w:t>
               </w:r>
@@ -5271,51 +5271,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between respiratory pauses and vigilance states in freely moving mice</w:t>
+                <w:t xml:space="preserve">Respiratory pauses highlight sleep architecture in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Casali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Miermon</w:t>
@@ -5347,93 +5347,97 @@
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800200v1</w:t>
+                <w:t xml:space="preserve">hal-05344305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory pauses highlight sleep architecture in mice</w:t>
+                <w:t xml:space="preserve">Link between respiratory pauses and vigilance states in freely moving mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Casali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Miermon</w:t>
@@ -5465,73 +5469,69 @@
                 <w:t xml:space="preserve">Pascal Ravassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344305v1</w:t>
+                <w:t xml:space="preserve">hal-04800200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5607,51 +5607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27708C5E"/>
+    <w:nsid w:val="A7357C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5838,51 +5838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-jarriault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4082-7083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Person" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian I Hyland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Mercer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34460-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01397534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Quesseveur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13343" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Schulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gomez-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani G. Rajendran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Lott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Musy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mercer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0117-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R. Mercer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Simeone" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Gaertner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.040139" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661157v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. (de) Carvalho Pinto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Greiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.04.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSXSHS6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657775v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.024166" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chomel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01414256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234400v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hyland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Ahammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaraman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800200v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-jarriault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4082-7083" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666860v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299662" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473367v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taboureau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Person" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.02.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341498v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian I Hyland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Mercer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34460-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396978v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Zemdegs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Quesseveur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13343" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01397534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rivi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Molinas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grosmaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/52652" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljoscha Schulze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gomez-Marin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani G. Rajendran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Lott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Musy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.06694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209986v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rospars" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gremiaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffiol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monsempes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003975.s010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R. Mercer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-011-0117-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Mercer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina R. Barrozo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina N. Deisig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar C. Gemeno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Monsempes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2011.07678.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Simeone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Gaertner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.040139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Rospars" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Anton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.024166" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J. (de) Carvalho Pinto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Greiner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile M.-C. Dufour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2009.04.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSXSHS6N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736359v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Canova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Chomel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01414256v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis," TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580725v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cadiou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Aoude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794860v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571560v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hyland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gremiaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Gu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kostal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koensgen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvez Ahammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Louis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Jayaraman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Casali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Miermon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ravassard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dolique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>