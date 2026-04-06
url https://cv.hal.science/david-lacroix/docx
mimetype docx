--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -208,2337 +208,2337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiostatic Electrodeposition and Characterizations of Tin Selenide (SnSe) Films on Gold</w:t>
+                <w:t xml:space="preserve">Tailoring Heat Transfer at Silica–Water Interfaces via Hydroxyl and Methyl Surface Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tahir</w:t>
+                <w:t xml:space="preserve">Viktor Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Adam</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae01de⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (48), pp.32683-32701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c04637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249095v1</w:t>
+                <w:t xml:space="preserve">hal-05514494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Heat Transfer at Silica–Water Interfaces via Hydroxyl and Methyl Surface Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral mechanisms of solid/liquid interfacial heat transfer in the presence of a meniscus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viktor Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sreehari Perumanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c04637⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (19), pp.10185-10197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP04768K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514494v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral mechanisms of solid/liquid interfacial heat transfer in the presence of a meniscus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peculiarities in thermal transport of nanostructured silicon arrays with different morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesia Chepela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah El-Rifai</w:t>
+                <w:t xml:space="preserve">Isibert Marcel Nkenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Hadrien Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP04768K⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.31482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13379-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222673v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities in thermal transport of nanostructured silicon arrays with different morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiostatic Electrodeposition and Characterizations of Tin Selenide (SnSe) Films on Gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesia Chepela</w:t>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isibert Marcel Nkenfack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viktor Mandrolko</w:t>
+                <w:t xml:space="preserve">Laura Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Chaynes</w:t>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.31482. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13379-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae01de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362286v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of phonon transport from ab-initio data with Nano-κ</w:t>
+                <w:t xml:space="preserve">Investigation of the thermal conductivity of shape-modulated silicon nanowires by the Monte Carlo method combined with Green–Kubo formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.H. Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">I M Nkenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaput</w:t>
+                <w:t xml:space="preserve">G. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108954⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0193542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790892v1</w:t>
+                <w:t xml:space="preserve">hal-04790927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking non-Fourier heat transfer with ultrabroad band thermoreflectance spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Features of the contact angle hysteresis at the nanoscale: A molecular dynamics insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Sergii Burian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-024-00572-7⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0206801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702118v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal conductivity of shape-modulated silicon nanowires by the Monte Carlo method combined with Green–Kubo formalism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeking non-Fourier heat transfer with ultrabroad band thermoreflectance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pernot</w:t>
+                <w:t xml:space="preserve">Ahmad Zenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0193542⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-024-00572-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790927v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of the contact angle hysteresis at the nanoscale: A molecular dynamics insight</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+                <w:t xml:space="preserve">Features of phonon scattering by a spherical pore: Molecular dynamics insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Burian</w:t>
+                <w:t xml:space="preserve">Nataliia Kyrychenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (5), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (14), pp.142202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0206801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0200817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790991v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of phonon scattering by a spherical pore: Molecular dynamics insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">Size-Dependent Wetting Contact Angles at the Nanoscale Defined by Equimolar Surfaces and Surfaces of Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliia Kyrychenko</w:t>
+                <w:t xml:space="preserve">Yevhenii Shportun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Andriy Yaroshchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Bulavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0200817⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.31340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-82683-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790976v1</w:t>
+                <w:t xml:space="preserve">hal-05383128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Wetting Contact Angles at the Nanoscale Defined by Equimolar Surfaces and Surfaces of Tension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity reduction due to phonon geometrical scattering in nano-engineered epitaxial germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy Yaroshchuk</w:t>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid Bulavin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Sunanda Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-82683-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (18), pp.181902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0204222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383128v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity reduction due to phonon geometrical scattering in nano-engineered epitaxial germanium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo simulation of phonon transport from ab-initio data with Nano-κ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Boukhari</w:t>
+                <w:t xml:space="preserve">B.H. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhruv Singhal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (18), pp.181902. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 294, pp.108954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0204222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559402v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of thermal transport across a solid/liquid interface created by a meniscus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal transport properties of porous silicon filled by ionic liquid nanocomposite system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Klochko</w:t>
+                <w:t xml:space="preserve">Alina Vashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mandrolko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Pernot</w:t>
+                <w:t xml:space="preserve">Sergiy Rogalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesia Chepela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+                <w:t xml:space="preserve">Mykola Borovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (4), pp.3298-3308. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.5889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP04601F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-32834-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046950v1</w:t>
+                <w:t xml:space="preserve">hal-04101473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of nanoporous materials, large scale modelling with the use of Monte Carlo phonon transport autocorrelation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal transport properties of nanoporous silicon with significant specific surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliia Mankovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (2), pp.025101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0155582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0148434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282245v1</w:t>
+                <w:t xml:space="preserve">hal-04101474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport properties of porous silicon filled by ionic liquid nanocomposite system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+                <w:t xml:space="preserve">Thermal properties of nanoporous materials, large scale modelling with the use of Monte Carlo phonon transport autocorrelation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Vashchuk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. I. Nkenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-32834-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (2), pp.025101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0155582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101473v1</w:t>
+                <w:t xml:space="preserve">hal-04282245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport properties of nanoporous silicon with significant specific surface area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">Tuning the physico-chemical properties of SnSe films by pulse electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliia Mankovska</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148434⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101474v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the physico-chemical properties of SnSe films by pulse electrodeposition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics simulation of thermal transport across a solid/liquid interface created by a meniscus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Toledo</w:t>
+                <w:t xml:space="preserve">L. Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">V. Mandrolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.3298-3308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04601F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411192v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Conductivity Temperature Dependence of Water Confined in Nanoporous Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Noel</w:t>
+                <w:t xml:space="preserve">Xiaorui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
+                <w:t xml:space="preserve">William Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Metivier</w:t>
+                <w:t xml:space="preserve">Séverine Gomés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac664b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736194v1</w:t>
+                <w:t xml:space="preserve">hal-03691014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity Temperature Dependence of Water Confined in Nanoporous Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaorui Wang</w:t>
+                <w:t xml:space="preserve">Nicolò R Sgreva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Gonçalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gomés</w:t>
+                <w:t xml:space="preserve">Christel Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.106234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac664b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691014v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating thermal transport in a porous carbon honeycomb using cutting and deformation techniques</w:t>
               </w:r>
@@ -2658,103 +2658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2788,77 +2788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Photoacoustic Approach in the Characterization of Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauhar K Mussabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Dubyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,1004 +2916,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR Metadata Standards for Low Carbon Energy Research—A Review of Practices and How to Advance</w:t>
+                <w:t xml:space="preserve">Development of microdevices for the in-plane thermoelectric characterization of deposited films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">August Wierling</w:t>
+                <w:t xml:space="preserve">David Osenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Jana Schwanitz</w:t>
+                <w:t xml:space="preserve">Cristina Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebnem Altinci</w:t>
+                <w:t xml:space="preserve">Marisol Martín-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Bałazińska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Barber</w:t>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14206692⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.1190-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.08.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516606v1</w:t>
+                <w:t xml:space="preserve">hal-03342438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (5), pp.055105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516582v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAIR Metadata Standards for Low Carbon Energy Research—A Review of Practices and How to Advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+                <w:t xml:space="preserve">August Wierling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Jana Schwanitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebnem Altinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bałazińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Barber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020975⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.6692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14206692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129861v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microdevices for the in-plane thermoelectric characterization of deposited films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.1190-1200. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (16), pp.165202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.08.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342438v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of neural network potentials for varying stoichiometry: Phonons and thermal conductivity of Mn x Ge y compounds</w:t>
+                <w:t xml:space="preserve">Effect of Surface Nano-texturing on Wetting Properties: Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mangold</w:t>
+                <w:t xml:space="preserve">M Aleksandrovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunda Chen</w:t>
+                <w:t xml:space="preserve">S Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Barbalinardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
+                <w:t xml:space="preserve">F. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0009550⟩</w:t>
+              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (9), pp.817-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/ujpe65.9.817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878286v1</w:t>
+                <w:t xml:space="preserve">hal-02920158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties study of silicon nanostructures by photoacoustic techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferability of neural network potentials for varying stoichiometry: Phonons and thermal conductivity of Mn x Ge y compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunda Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dubyk</w:t>
+                <w:t xml:space="preserve">Giuseppe Barbalinardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Nychyporuk</w:t>
+                <w:t xml:space="preserve">Jörg Behler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lysenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 127 (22), pp.225101. </w:t>
+              <w:t xml:space="preserve">, 2020, 127 (24), pp.23711-23720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0007559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0009550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418227v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Surface Nano-texturing on Wetting Properties: Molecular Dynamics Study</w:t>
+                <w:t xml:space="preserve">Thermal properties study of silicon nanostructures by photoacoustic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Aleksandrovych</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">K Dubyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Nychyporuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (9), pp.817-822. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (22), pp.225101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/ujpe65.9.817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0007559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920158v1</w:t>
+                <w:t xml:space="preserve">hal-03418227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transport enhancement of hybrid nanocomposites; impact of confined water inside nanoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaorui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (3), pp.033701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3960,90 +3960,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of CsPbBr 3 halide perovskite: Photoacoustic measurements and molecular dynamics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Kanak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kuzmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -4081,77 +4081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,51 +4215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal annealing on photoacoustic response and heat transport in porous silicon based nanostructured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,103 +4349,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of strained silicon: Molecular dynamics insight and kinetic theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Nepochatyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (5), pp.055109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4479,64 +4479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire forest of pnictogen–chalcogenide alloys for thermoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruv Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Ben Khedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,51 +4665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115 (2), pp.021902. </w:t>
@@ -4799,51 +4799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (26), pp.265401. </w:t>
@@ -4894,77 +4894,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice thermal conductivity of Bi 2 Te 3 and SnSe using Debye-Callaway and Monte Carlo phonon transport modeling: Application to nanofilms and nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5028,64 +5028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness and amorphization impact on thermal conductivity of nanofilms and nanowires: Making atomistic modeling more realistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (16), pp.164305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5113,1782 +5113,1782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport in two- and three-dimensional nanowire networks</w:t>
+                <w:t xml:space="preserve">Radial dependence of thermal transport in silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.015002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/aaead5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914520v1</w:t>
+                <w:t xml:space="preserve">hal-01914518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio based calculations of the thermal conductivity at the micron scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Heat transfer in rough nanofilms and nanowires using Full Band Ab Initio Monte Carlo simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5010959⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30 (49), pp.495902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaea4f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689364v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of screw and edge dislocations on the thermal conductivity of individual nanowires and bulk GaN: a molecular dynamics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enhanced thermal conductivity in percolating nanocomposites: a molecular dynamics investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina M. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Katsikini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Paloura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp07821h⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (46), pp.21732-21741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR05734F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754763v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in rough nanofilms and nanowires using Full Band Ab Initio Monte Carlo simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">Green roof ageing or Isolatic Technosol’s pedogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Galzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.418-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1513-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaea4f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906247v1</w:t>
+                <w:t xml:space="preserve">hal-01520147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial dependence of thermal transport in silicon nanowires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synthesis of bismuth telluride nanotubes and their simulated thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ensinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/aaead5⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914518v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal conductivity in percolating nanocomposites: a molecular dynamics investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernot</w:t>
+                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR05734F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914519v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green roof ageing or Isolatic Technosol’s pedogenesis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Green roof aging: Quantifying the impact of substrate evolution on hydraulic performances at the lab-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-016-1513-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 564, pp.416 - 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520147v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Montaigne</w:t>
+                <w:t xml:space="preserve">Impact of screw and edge dislocations on the thermal conductivity of individual nanowires and bulk GaN: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Salnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.5159 - 5172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp07821h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814995v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of bismuth telluride nanotubes and their simulated thermal properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Ensinger</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luca Palla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.06.042⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858000v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green roof aging: Quantifying the impact of substrate evolution on hydraulic performances at the lab-scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Nuttens</w:t>
+                <w:t xml:space="preserve">Influence of amorphous layers on the thermal conductivity of phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Didenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.032⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (11), pp.115435 - 115435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01857999v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Mechanical Loading on Osteogenesis of Human Embryonic Stem Cell-Derived Mesenchymal Progenitors within Collagen Microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariatzadeh M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7013.1000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826181v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mechanical Loading on Osteogenesis of Human Embryonic Stem Cell-Derived Mesenchymal Progenitors within Collagen Microspheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal transport in two- and three-dimensional nanowire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7013.1000282⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063137v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of amorphous layers on the thermal conductivity of phononic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ab initio based calculations of the thermal conductivity at the micron scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (11), pp.115435 - 115435. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (3), pp.033104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5010959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754618v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the amorphization around spherical nano-pores on the thermal conductivity of nano-porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 785, pp.12009 - 12009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6922,77 +6922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Amorphisation on the Thermal Properties of Nanostructured Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.189 - 192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7039,64 +7039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dependence of the thermal conductivity of width-modulated nanowires on the number of modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthippi Zianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 785, pp.012011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7169,64 +7169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (20), pp.205438 - 205438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7273,90 +7273,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput heterodyne thermoreflectance: Application to thermal conductivity measurements of a Fe–Si–Ge thin film alloy library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (7), pp.074902. </w:t>
@@ -7407,64 +7407,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport in phononic-like membranes: Modeling and comparison with modulated nano-wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.550-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7511,64 +7511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline-amorphous silicon nano-composites: Nano-pores and nano-inclusions impact on the thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (175104), 175104 / 8p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7654,51 +7654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Zianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.648-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7745,90 +7745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the reduction of thermal conductivity in core/shell and diameter-modulated silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (11), pp.115404 - 115404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7875,90 +7875,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 tilted nanowires, a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Frantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (23), pp.233108. </w:t>
@@ -7990,161 +7990,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of meso-porous germanium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic amorphous/crystalline interface modelling for superlattices and core/shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergii Tutashkonko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+                <w:t xml:space="preserve">Arthur France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Nychyporuk</w:t>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (3), 105 / 5p. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.055011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4891196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/5/055011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432202v1</w:t>
+                <w:t xml:space="preserve">hal-01418377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling behavior of the thermal conductivity of width-modulated nanowires and nanofilms for heat transfer control at the nanoscale</w:t>
               </w:r>
@@ -8156,64 +8156,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthippi Zianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (46), pp.465402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8241,2284 +8241,2284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic amorphous/crystalline interface modelling for superlattices and core/shell nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Thermal properties of amorphous/crystalline silicon superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (5), pp.055011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/5/055011⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 26 (35), pp.355801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/35/355801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418377v1</w:t>
+                <w:t xml:space="preserve">hal-01418372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of amorphous/crystalline silicon superlattices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulations of phonon transport in nanoporous silicon and germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fumeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tutashkonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/35/355801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (2), 024304 /13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4861410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418372v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of phonon transport in nanoporous silicon and germanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fumeron</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of meso-porous germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Termentzidis</w:t>
+                <w:t xml:space="preserve">Sergii Tutashkonko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tutashkonko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tetyana Nychyporuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (2), 024304 /13p. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (3), 105 / 5p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4861410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4891196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285487v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue based on the Eurotherm Seminar 95—Computational Thermal Radiation in Participating Media IV</w:t>
+                <w:t xml:space="preserve">Agglomeration processes sustained by dust density waves in plasma: From injection to the formation of an organized structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lybaert</w:t>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Mengüc</w:t>
+                <w:t xml:space="preserve">Jean-Luc Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 128 (1), 1p. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.033703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4796047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431398v1</w:t>
+                <w:t xml:space="preserve">hal-02314404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du fonctionnement thermo-hydrique in situ d'une toiture végétalisée extensive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">Note: Mechanical etching of atomic force microscope tip and microsphere attachment for thermal radiation scattering enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013044⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (12), pp.126106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4849575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173872v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration processes sustained by dust density waves in Ar/C2H2 plasma: From C2H2 injection to the formation of an organized structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Retrieving particle size and density from extinction measurement in dusty plasma, Monte Carlo inversion and Ray-tracing comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Bougdira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4796047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128 (SI), pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284941v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration processes sustained by dust density waves in plasma: From injection to the formation of an organized structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Agglomeration processes sustained by dust density waves in Ar/C2H2 plasma: From C2H2 injection to the formation of an organized structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic De Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (3), pp.033703. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+              <w:t xml:space="preserve">, 2013, 20 (3), 033703 / 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4796047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314404v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note: Mechanical etching of atomic force microscope tip and microsphere attachment for thermal radiation scattering enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Retrieving particle size and density from extinction measurement in dusty plasma, Monte Carlo inversion and Ray-tracing comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4849575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.18-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430693v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving particle size and density from extinction measurement in dusty plasma, Monte Carlo inversion and Ray-tracing comparison</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Special issue based on the Eurotherm Seminar 95—Computational Thermal Radiation in Participating Media IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lybaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Mengüc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 128 (SI), pp.18-26. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 128 (1), 1p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284947v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving particle size and density from extinction measurement in dusty plasma, Monte Carlo inversion and Ray-tracing comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du fonctionnement thermo-hydrique in situ d'une toiture végétalisée extensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bougdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.010⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02461952v1</w:t>
+                <w:t xml:space="preserve">hal-02173872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative properties of tannin-based, glasslike, carbon foams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cluster Agglomeration Induced by Dust-Density Waves in Complex Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Monod</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic de Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.058⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.245002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461949v1</w:t>
+                <w:t xml:space="preserve">hal-02314410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Nanowire Conductance in the Ballistic Regime: Models and Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tip optimization for improvement of detection in scanning near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4005637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (7), pp.075703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/7/075703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461946v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster Agglomeration Induced by Dust-Density Waves in Complex Plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Silicon Nanowire Conductance in the Ballistic Regime: Models and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.245002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314410v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tip optimization for improvement of detection in scanning near-field optical microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Radiative properties of tannin-based, glasslike, carbon foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (7), pp.075703. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (11), pp.4102-4113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/14/7/075703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461948v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and moisture transport in wooden multi-composite panels. Dynamic study of the air layer impact on the building envelope energetic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite-difference time-domain and near-field-to-far-field transformation in the spectral domain: application to scattering objects with complex shapes in the vicinity of a semi-infinite dielectric medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Traore</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gérard Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.000868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461945v1</w:t>
+                <w:t xml:space="preserve">hal-02461943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-difference time-domain and near-field-to-far-field transformation in the spectral domain: application to scattering objects with complex shapes in the vicinity of a semi-infinite dielectric medium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Near-field and far-field modeling of scattered surface waves. Application to the apertureless scanning near-field optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fumeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 112 (7), pp.1162-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.28.000868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02461943v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field and far-field modeling of scattered surface waves. Application to the apertureless scanning near-field optical microscopy</w:t>
+                <w:t xml:space="preserve">Heat and moisture transport in wooden multi-composite panels. Dynamic study of the air layer impact on the building envelope energetic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Parent</w:t>
+                <w:t xml:space="preserve">I. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fumeron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">L. Trovalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jeandel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 112 (7), pp.1162-1169. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461939v1</w:t>
+                <w:t xml:space="preserve">hal-02461945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration processes in carbonaceous dusty plasmas, experiments and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Patisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Poucques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10563,738 +10563,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the thermal conductivity anisotropy of Si nanofilms. Results of several numerical methods</w:t>
+                <w:t xml:space="preserve">Modeling semi-conductor thermal properties: The dispersion role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (8), pp.1467-1476. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (7), pp.073516.1-07316.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3086409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461578v1</w:t>
+                <w:t xml:space="preserve">hal-00267005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures. Thermal Nanosystems and Nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 118, pp.17-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling semi-conductor thermal properties: The dispersion role</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phonon transport in silicon, influence of the dispersion properties choice on the description of the anharmonic resistive mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fumeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00464-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3086409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00267005v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon transport in silicon, influence of the dispersion properties choice on the description of the anharmonic resistive mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hydroperoxy-cycloartane triterpenoids from the leaves of Markhamia lutea, a plant ingested by wild chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00464-6⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (10), pp.1239-1245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461584v1</w:t>
+                <w:t xml:space="preserve">hal-00468722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroperoxy-cycloartane triterpenoids from the leaves of Markhamia lutea, a plant ingested by wild chimpanzees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Prediction of the thermal conductivity anisotropy of Si nanofilms. Results of several numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 70 (10), pp.1239-1245. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (8), pp.1467-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468722v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical investigations of absorbance spectra for edge-plasma monitoring in fusion reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Bougdira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 109 (9), pp.1549-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11340,64 +11340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale heat conduction near a disclination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fumeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (6), pp.66003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11444,77 +11444,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the thermal conductivity of nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92 (1), pp.012080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11565,64 +11565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (9), pp.856-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11681,77 +11681,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the thermal conductivity of nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.012080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11785,90 +11785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo modeling of phonon transport in nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.012078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11915,64 +11915,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the improvement of the QUICK scheme for the resolution of the convection–diffusion problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Berour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeandel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12044,64 +12044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of transient phonon heat transfer in silicon nanowires and nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12161,64 +12161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and Conductive Heat Exchanges in High-Temperature Glass Melt with the Finite-Volume Method Approach. Influence of Several Spatial Differencing Schemes on RTE Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Berour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49 (6), pp.567-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12252,64 +12252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of phonon confinement in silicon nanostructures: Application to the determination of the thermal conductivity of silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12369,77 +12369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient radiative and conductive heat transfer in non-gray semitransparent two-dimensional media with mixed boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Berour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeandel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12498,64 +12498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo transient phonon transport in silicon and germanium at nanoscales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12615,77 +12615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On radiative transfer in water spray curtains using the Discrete Ordinates Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92 (1), pp.85-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12732,77 +12732,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative and conductive heat transfer in a nongrey semitransparent medium. Application to fire protection curtains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Berour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 86 (1), pp.9 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12874,64 +12874,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodolphe Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (10), pp.939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12977,90 +12977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled radiative and conductive heat transfer in a non-grey absorbing and emitting semitransparent media under collimated radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 75, pp.589 - 609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13106,51 +13106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic studies of GTA welding plasmas. Temperature calculation and dilution measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13210,64 +13210,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution of the radiative transfer equation in an absorbing and scattering Nd:YAG laser-induced plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13314,64 +13314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic characterization of laser-induced plasma created during welding with a pulsed Nd:YAG laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13450,51 +13450,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations of heat transport in nano-devices, a brief overview and recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">c'nano 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne CHANEAC; Julie CARIMALO; Christophe DECILAP; Maéva LUBIN, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13519,51 +13519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale heat transport modelling through the combine used of Monte Carlo methods and Green-Kubo formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm 114 - MNHT-VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13588,64 +13588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo and DFT Calculations Coupling; Application to Heat Transfer in Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Seattle - Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13670,90 +13670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of thermal transport in &amp;quot;porous matrix/liquid&amp;quot; nanocomposite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX International Materials Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13830,51 +13830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Phononic Crystals/Metamaterials, Phonon Transport, Topological Phononics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Tucson, United States</w:t>
@@ -13897,2716 +13897,2716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SThM nanoscale imaging in active mode under ambient and vacuum conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Sledzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Graczykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440340v1</w:t>
+                <w:t xml:space="preserve">hal-02440352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTG in the Andra deep geological repository CIGEO</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phonon Transport in Disordered 2D Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Sledzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Graczykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Space Power Conference, ESPC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229626v1</w:t>
+                <w:t xml:space="preserve">hal-02440319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+                <w:t xml:space="preserve">Features of droplet evaporation located on the thin VO2 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Aleksandrovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Caballina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Thermophysics 2019 and REFRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440352v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon Transport in Disordered 2D Phononic Crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heat propagation accross nanostructured solid-fluide interface: molecular dynamics stud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Heat-Mass Transfer Advances for Energy Conservation and Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440319v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of droplet evaporation located on the thin VO2 film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Burian</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Al-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermophysics 2019 and REFRA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">European Conference on Thermoelectrics, ECT2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440420v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat propagation accross nanostructured solid-fluide interface: molecular dynamics stud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Evaporation of a sessile droplet resting on a thin vanadium dioxide film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Aleksandrovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali A Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Caballina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Burian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Heat-Mass Transfer Advances for Energy Conservation and Pollution Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THERMOPHYSICS 2019: 24th International Meeting of Thermophysics and 20th Conference REFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia. pp.020001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5132720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235588v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity of “porous silicon – water” nanocomposite with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaorui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Thermoelectrics, ECT2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS 2019 Fall Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440401v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of a sessile droplet resting on a thin vanadium dioxide film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SThM nanoscale imaging in active mode under ambient and vacuum conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMOPHYSICS 2019: 24th International Meeting of Thermophysics and 20th Conference REFRA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400034v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of “porous silicon – water” nanocomposite with molecular dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">RTG in the Andra deep geological repository CIGEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermand Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS 2019 Fall Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Warsaw, France</w:t>
+              <w:t xml:space="preserve">European Space Power Conference, ESPC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473525v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth and rough surfaces; a molecular dynamic analysis of phonon transport in thin silicon nanofilms and nanowires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Amorphisation and geometric parameters impact on their thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111, Levi, Finland, 2-7 December 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, levi, Finland</w:t>
+              <w:t xml:space="preserve">Phonons 2018 &amp; PTES 2018 Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473468v1</w:t>
+                <w:t xml:space="preserve">hal-02473413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphisation and geometric parameters impact on their thermal properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal Conductivity of 2D and 3D Silicon Nanowire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons 2018 &amp; PTES 2018 Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">European Material Research Society, E-MRS Spring Meeting, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473413v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Conductivity of 2D and 3D Silicon Nanowire Networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full Band Ab-Initio Monte Carlo simulation of heat transfer in nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, E-MRS Spring Meeting, 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473435v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band Ab-Initio Monte Carlo simulation of heat transfer in nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Davier</w:t>
+                <w:t xml:space="preserve">Calibration and Metrology of a SThM nanoprobe for nanoscale thermal properties characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas A Metjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Larroque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951979v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very long lifetime terrestrial RTG with Americium heat power source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radial evolution of thermal conductivity in silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECT-ICT 2018 joined conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society, E-MRS Spring Meeting, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473492v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration and Metrology of a SThM nanoprobe for nanoscale thermal properties characterization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Very long lifetime terrestrial RTG with Americium heat power source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ihou Mouko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L’hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t>
+              <w:t xml:space="preserve">ECT-ICT 2018 joined conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473479v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial evolution of thermal conductivity in silicon nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Smooth and rough surfaces; a molecular dynamic analysis of phonon transport in thin silicon nanofilms and nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, E-MRS Spring Meeting, 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111, Levi, Finland, 2-7 December 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473449v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo modeling of phonon transport in nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ballistic versus diffusive transport in the thermal conductivity of a two-phase nanocomposite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanthippi Zianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">146th Annual meeting &amp; exhibition of the Minerals, Metals and Materials Society (TMS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2017 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578804v1</w:t>
+                <w:t xml:space="preserve">hal-01578812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic versus diffusive transport in the thermal conductivity of a two-phase nanocomposite material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spherical and Cylindrical Pores with Amorphous Shells, Impact on the Thermal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2017 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578812v1</w:t>
+                <w:t xml:space="preserve">hal-01578824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical and Cylindrical Pores with Amorphous Shells, Impact on the Thermal Transport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo modeling of phonon transport in nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">146th Annual meeting &amp; exhibition of the Minerals, Metals and Materials Society (TMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578824v1</w:t>
+                <w:t xml:space="preserve">hal-01578804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of nano-structured Silicon with nano-pores and nano-inclusions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473270v1</w:t>
+                <w:t xml:space="preserve">hal-02473259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modeling the heat transfer in mesoscopic structures in the presence of nanoscale non-uniformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanthippi Zianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473259v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the heat transfer in mesoscopic structures in the presence of nanoscale non-uniformity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity of nano-structured Silicon with nano-pores and nano-inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t>
+              <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473231v1</w:t>
+                <w:t xml:space="preserve">hal-02473270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonons in anisotropic nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of dislocations on the thermal conductivity of bulk GaN. Molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kioseoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Phonon Scattering in Condensed Matter: Phonons 2015, Nottingham UK, July 12-17, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Material E-MRS 2015 Fall Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473111v1</w:t>
+                <w:t xml:space="preserve">hal-02473221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dislocations on the thermal conductivity of bulk GaN. Molecular dynamics study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phonons in anisotropic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material E-MRS 2015 Fall Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Phonon Scattering in Condensed Matter: Phonons 2015, Nottingham UK, July 12-17, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473221v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 nanowires and nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2015 21st International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16625,437 +16625,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal rectification in silicon nanofilm with non-constant porosity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Green roof aging or Isolatic Technosol’s pedogenesis? Impact on hydrologic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Galzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rouseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Phonon Scattering in Condensed Matter: Phonons 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA), Mexico MEX, September 20-25, 2015.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473128v1</w:t>
+                <w:t xml:space="preserve">hal-02473176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of amorphous edges of nanopores on thermal properties of silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal rectification in silicon nanofilm with non-constant porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fumeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, E-MRS 2015 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Phonon Scattering in Condensed Matter: Phonons 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473194v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green roof aging or Isolatic Technosol’s pedogenesis? Impact on hydrologic performances</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of amorphous edges of nanopores on thermal properties of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA), Mexico MEX, September 20-25, 2015.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">European Material Research Society, E-MRS 2015 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473176v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green roof aging or Isolatic Technosol’s pedogenesis? Impact on hydrologic performances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Galzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mexico, Mexico</w:t>
@@ -17078,299 +17078,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of modulated nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Phonon transport through constrictions in silicon Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fumeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472871v1</w:t>
+                <w:t xml:space="preserve">hal-02472903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon transport through constrictions in silicon Nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity of modulated nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472903v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonons at amorphous/crystalline silicon interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society - Spring Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
@@ -17412,77 +17412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations of the thermal properties of silicon and germanium mesoporous nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fumeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17507,77 +17507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of amorphous/crystalline silicon nanowires and superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17635,571 +17635,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of regularly spaced amorphous/crystalline silicon superlattices. A molecular dynamics study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation par méthode Monte Carlo du transport des phonons aux interfaces entre semi-conducteurs dans les matériaux nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fumeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443642v1</w:t>
+                <w:t xml:space="preserve">hal-01446929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par méthode Monte Carlo du transport des phonons aux interfaces entre semi-conducteurs dans les matériaux nanostructurés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la conductivité thermique de nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fumeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2013 "Thermique &amp; Contexte Incertain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446929v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la conductivité thermique de nanostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Jean</w:t>
+                <w:t xml:space="preserve">Use of a high capacity retention structure to improve extensive green roof rainwater discharge, World Green Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Abs da Cruz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Serré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie-Rospide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nuttens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2013 "Thermique &amp; Contexte Incertain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t>
+              <w:t xml:space="preserve">World Green Infrastructure Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446920v1</w:t>
+                <w:t xml:space="preserve">hal-02472768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a high capacity retention structure to improve extensive green roof rainwater discharge, World Green Infrastructures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal conductivity of regularly spaced amorphous/crystalline silicon superlattices. A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Green Infrastructure Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, San Francisco, CA, United States. pp.71 - 79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472768v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient heat transfer in films and nanowires by resolving Boltzmann equation by the Monte Carlo and the discrete ordinate methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL RESEARCH SOCIETY SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, SAN FRANCISCO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18237,64 +18237,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la conduction thermique dans les nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18326,347 +18326,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transfert conductif transitoire dans des nanostructures par méthode de Monte Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Monte Carlo phonon transport at nanoscale in the transient regime. Application to nanowires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFT - Défis thermiques dans l'industrie nucléaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Heat Transfer Conference IHTC 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sydney, Australia. pp.00, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC13.p8.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485582v1</w:t>
+                <w:t xml:space="preserve">hal-00485585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo phonon transport at nanoscale in the transient regime. Application to nanowires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Transfert thermique aux courtes échelles par méthode de Monte Carlo. Application aux nanofils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference IHTC 13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMC10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC13.p8.60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00485585v1</w:t>
+                <w:t xml:space="preserve">hal-00486101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert thermique aux courtes échelles par méthode de Monte Carlo. Application aux nanofils.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Etude du transfert conductif transitoire dans des nanostructures par méthode de Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CFT - Défis thermiques dans l'industrie nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Ile de Ré, France. pp.653-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486101v1</w:t>
+                <w:t xml:space="preserve">hal-00485582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18684,64 +18684,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and thermal characterisation of nanostructured thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunanda Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zenji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cravero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18835,64 +18835,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jucquin Romuald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18934,90 +18934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and annual performance of green roof : Impact of thermal and hydraulic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Infrastructures: : Nature Based Solutions for Sustainable and Resilient Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Orvietto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19042,103 +19042,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Imaging of Thermoelectric 1D nanowires of Bi2Te3 using Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A D Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Santorini, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19163,90 +19163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du vieillissement d’une toiture végétalisée sur ses performances hydrauliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du GFHN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Angers, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19271,90 +19271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D modelling of hydrodynamic and water retention performance of a green roof.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Green Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19379,103 +19379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a high capacity retention structure to improve extensive green roof rainwater discharge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Green Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France. 2013</w:t>
@@ -19536,77 +19536,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Amorphisation on the Thermal Properties of Nanostructured Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19656,64 +19656,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning thermal transport in nanowires: molecular dynamics and Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127 (22), pp.61-76, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19741,394 +19741,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8: Modeling Thermal Transport in Nano-Porous Semiconductors</w:t>
+                <w:t xml:space="preserve">Applications, Chap. 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submicron Porous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanostructured semiconductors: amorphisation and thermal properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pan Stanford Publishing Pte. Ltd., 2017, 9789814745642</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473557v1</w:t>
+                <w:t xml:space="preserve">hal-01464270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5: Monte Carlo resolution of the Boltzmann Transport Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konstantinos Termentzidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured Semiconductors: Amorphization and Thermal Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Jenny Stanford Publishing, 2017, 9781315364452. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781315364452-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications, Chap. 4</w:t>
+                <w:t xml:space="preserve">Chapitre 8: Modeling Thermal Transport in Nano-Porous Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Bettotti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanostructured semiconductors: amorphisation and thermal properties</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Submicron Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.253-284, 2017, 978-3-319-53033-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53035-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464270v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 “Nanostructures”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastian Volz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Nanosystems and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.17-62, 2010, 978-3-642-04257-7. </w:t>
@@ -20223,64 +20223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport in phononic-like membranes: modeling and comparison with modulated nano-wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20298,64 +20298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo transient phonons transport in silicon and germanium at nanoscales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20405,51 +20405,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude spectroscopique des plasmas de soudage laser: application au transfert d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN10210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20566,51 +20566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA190AA6"/>
+    <w:nsid w:val="C4418B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20797,51 +20797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6067-8524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097395447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04637" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah El-Rifai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreehari Perumanath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04768K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chepela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isibert Marcel Nkenfack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13379-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108954" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Kyrychenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kuryliuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200817" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Shportun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroshchuk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bulavin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82683-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Rogalsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borovyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32834-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148434" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxiang Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04210F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar K Mussabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dubyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Zhylkybayeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Wierling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jana Schwanitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Altinci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ba&#322;azi&#324;ska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Barber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206692" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878286v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mangold" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunda Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Barbalinardo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Behler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009550" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418227v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dubyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nychyporuk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007559" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aleksandrovych" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe65.9.817" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014680" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Kanak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kuzmich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033821" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tkach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostapenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132727" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Nepochatyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108780" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01566C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dubyk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chepela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lishchuk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Sledzinska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Graczykowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Melia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0ecd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108618" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914520v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155434" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010959" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754763v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Salnikova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07821h" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906247v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Davier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaea4f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.06.042" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857999v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.032" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TCGQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0384" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Zianni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.067" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948337" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fumeron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Termentzidis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zianni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115404" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tutashkonko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891196" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/46/465402" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418377v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/5/055011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418372v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/35/355801" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jean" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fumeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861410" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431398v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lybaert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;c" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7Z2FL3M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796047" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314404v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430693v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849575" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284947v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70J47G1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461952v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314410v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461948v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/7/075703" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F104640E6DD9CC35C1A46AADCD1D051EAAD0FF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461945v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.05.020" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW5FD3LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461943v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000868" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461939v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fumeron" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8MQ81TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461584v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00464-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V36K6NVV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468722v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumontet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.06.020" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J8ZTBV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.10.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJT27GZT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461575v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/66003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.11.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP24C5BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461551v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Berour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeandel G&#233;rard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0186-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23X3THPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461543v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780500430942" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461544v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-005-0023-4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKXV4CQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113625v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.07.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00235-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR9X5LK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.02.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0494KN5H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00031-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z8ML468-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887303v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999230" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368405" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461515v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365198" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709472v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229635v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440285v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229626v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fourcy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fessler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermand Guillaume" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dufourcq" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440352v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440319v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235588v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473413v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473435v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951979v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larroque" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihou Mouko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;h&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473449v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578804v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578812v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578824v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473270v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473231v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473111v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473221v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473128v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473194v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473176v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouseau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472871v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472903v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fumeron" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472786v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472841v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444416v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nmm.008343" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443642v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.671" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446929v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446920v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705075v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578828v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucquin Romuald" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932824v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992242v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821495-4.00005-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473557v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53035-2_9" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473567v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464270v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545852v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747113v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10210" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6067-8524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097395447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah El-Rifai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreehari Perumanath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04768K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chepela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isibert Marcel Nkenfack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13379-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Kyrychenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kuryliuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200817" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Shportun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroshchuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bulavin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82683-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108954" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Rogalsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borovyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32834-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxiang Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04210F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar K Mussabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dubyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Zhylkybayeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Wierling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jana Schwanitz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Altinci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ba&#322;azi&#324;ska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Barber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206692" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aleksandrovych" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe65.9.817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mangold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunda Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Barbalinardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Behler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009550" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418227v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dubyk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nychyporuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014680" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Kanak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kuzmich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033821" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tkach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostapenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132727" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Nepochatyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108780" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01566C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dubyk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chepela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lishchuk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Sledzinska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Graczykowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Melia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0ecd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108618" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Davier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaea4f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.06.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TCGQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754763v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Salnikova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07821h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689364v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010959" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0384" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Zianni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.067" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948337" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fumeron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Termentzidis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zianni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115404" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/5/055011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/46/465402" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/35/355801" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fumeron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861410" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tutashkonko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891196" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796047" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849575" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284947v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70J47G1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284941v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431398v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lybaert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;c" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7Z2FL3M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/7/075703" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F104640E6DD9CC35C1A46AADCD1D051EAAD0FF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461943v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000868" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fumeron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8MQ81TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461945v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.05.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW5FD3LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461584v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00464-6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V36K6NVV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumontet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.06.020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J8ZTBV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.10.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJT27GZT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461575v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/66003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.11.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP24C5BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461551v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Berour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeandel G&#233;rard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0186-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23X3THPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461543v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780500430942" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461544v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-005-0023-4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKXV4CQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113625v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.07.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00235-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR9X5LK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.02.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0494KN5H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00031-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z8ML468-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887303v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999230" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368405" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461515v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365198" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709472v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229635v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440285v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440319v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235588v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229626v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fourcy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fessler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermand Guillaume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dufourcq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473435v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951979v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larroque" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473449v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihou Mouko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;h&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578812v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578824v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578804v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473231v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473270v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473111v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473176v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouseau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473194v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472903v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fumeron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472871v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472786v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472841v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444416v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nmm.008343" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446929v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446920v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443642v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.671" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705075v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578828v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucquin Romuald" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932824v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992242v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821495-4.00005-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473567v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452-5" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473557v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53035-2_9" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545852v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747113v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10210" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>