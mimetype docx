--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -325,295 +325,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral mechanisms of solid/liquid interfacial heat transfer in the presence of a meniscus</w:t>
+                <w:t xml:space="preserve">Peculiarities in thermal transport of nanostructured silicon arrays with different morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah El-Rifai</w:t>
+                <w:t xml:space="preserve">Lesia Chepela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
+                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isibert Marcel Nkenfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP04768K⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.31482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-13379-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222673v1</w:t>
+                <w:t xml:space="preserve">hal-05362286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities in thermal transport of nanostructured silicon arrays with different morphology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral mechanisms of solid/liquid interfacial heat transfer in the presence of a meniscus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+                <w:t xml:space="preserve">Abdullah El-Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isibert Marcel Nkenfack</w:t>
+                <w:t xml:space="preserve">Liudmyla Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Mandrolko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Chaynes</w:t>
+                <w:t xml:space="preserve">Sreehari Perumanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.31482. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (19), pp.10185-10197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-13379-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP04768K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362286v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiostatic Electrodeposition and Characterizations of Tin Selenide (SnSe) Films on Gold</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergii Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (5), </w:t>
@@ -1112,412 +1112,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of phonon scattering by a spherical pore: Molecular dynamics insight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity reduction due to phonon geometrical scattering in nano-engineered epitaxial germanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliia Kyrychenko</w:t>
+                <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sunanda Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Boukhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhruv Singhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 124 (14), pp.142202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0200817⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 124 (18), pp.181902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0204222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790976v1</w:t>
+                <w:t xml:space="preserve">hal-04559402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Dependent Wetting Contact Angles at the Nanoscale Defined by Equimolar Surfaces and Surfaces of Tension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leonid Bulavin</w:t>
+                <w:t xml:space="preserve">Features of phonon scattering by a spherical pore: Molecular dynamics insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Kyrychenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-82683-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (14), pp.142202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383128v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity reduction due to phonon geometrical scattering in nano-engineered epitaxial germanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sunanda Mitra</w:t>
+                <w:t xml:space="preserve">Size-Dependent Wetting Contact Angles at the Nanoscale Defined by Equimolar Surfaces and Surfaces of Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqing Liu</w:t>
+                <w:t xml:space="preserve">Yevhenii Shportun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Boukhari</w:t>
+                <w:t xml:space="preserve">Andriy Yaroshchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhruv Singhal</w:t>
+                <w:t xml:space="preserve">Leonid Bulavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (18), pp.181902. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.31340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0204222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-82683-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559402v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulation of phonon transport from ab-initio data with Nano-κ</w:t>
               </w:r>
@@ -1620,90 +1620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transport properties of porous silicon filled by ionic liquid nanocomposite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Vashchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Rogalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesia Chepela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Borovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliia Mankovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2390,51 +2390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,291 +2518,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating thermal transport in a porous carbon honeycomb using cutting and deformation techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Han</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP04210F⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799717v1</w:t>
+                <w:t xml:space="preserve">hal-03803013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+                <w:t xml:space="preserve">Modulating thermal transport in a porous carbon honeycomb using cutting and deformation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoxiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gomès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiayue Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.3207-3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP04210F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803013v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Photoacoustic Approach in the Characterization of Nanostructured Materials</w:t>
               </w:r>
@@ -2814,51 +2814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauhar K Mussabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Dubyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,51 +3069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas A Metjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,265 +3184,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAIR Metadata Standards for Low Carbon Energy Research—A Review of Practices and How to Advance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14206692⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (16), pp.165202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516606v1</w:t>
+                <w:t xml:space="preserve">hal-03516582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FAIR Metadata Standards for Low Carbon Energy Research—A Review of Practices and How to Advance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">August Wierling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Jana Schwanitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebnem Altinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bałazińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (16), pp.165202. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.6692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14206692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516582v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Nano-texturing on Wetting Properties: Molecular Dynamics Study</w:t>
               </w:r>
@@ -3824,278 +3824,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal transport enhancement of hybrid nanocomposites; impact of confined water inside nanoporous silicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of CsPbBr 3 halide perovskite: Photoacoustic measurements and molecular dynamics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Kanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kuzmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014680⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914099v1</w:t>
+                <w:t xml:space="preserve">hal-03021057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of CsPbBr 3 halide perovskite: Photoacoustic measurements and molecular dynamics analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrey Kuzmich</w:t>
+                <w:t xml:space="preserve">Thermal transport enhancement of hybrid nanocomposites; impact of confined water inside nanoporous silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaorui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.033701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0014680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021057v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
               </w:r>
@@ -4215,51 +4215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal annealing on photoacoustic response and heat transport in porous silicon based nanostructured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Lishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belarouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of strained silicon: Molecular dynamics insight and kinetic theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasyl Kuryliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksii Nepochatyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,64 +4479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire forest of pnictogen–chalcogenide alloys for thermoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruv Singhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Ben Khedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,442 +4741,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t>
+                <w:t xml:space="preserve">Roughness and amorphization impact on thermal conductivity of nanofilms and nanowires: Making atomistic modeling more realistic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Sledzinska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Umberto Melia</w:t>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0ecd⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.164305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5108618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324630v1</w:t>
+                <w:t xml:space="preserve">hal-02332757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice thermal conductivity of Bi 2 Te 3 and SnSe using Debye-Callaway and Monte Carlo phonon transport modeling: Application to nanofilms and nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Sledzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Graczykowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Al-Alam</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Melanie de Vos</w:t>
+                <w:t xml:space="preserve">Umberto Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.115304⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (26), pp.265401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab0ecd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285235v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness and amorphization impact on thermal conductivity of nanofilms and nanowires: Making atomistic modeling more realistic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice thermal conductivity of Bi 2 Te 3 and SnSe using Debye-Callaway and Monte Carlo phonon transport modeling: Application to nanofilms and nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Al-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Isaiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanie de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (16), pp.164305. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5108618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.115304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332757v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial dependence of thermal transport in silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,51 +6251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Cleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t>
@@ -6333,51 +6333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of amorphous layers on the thermal conductivity of phononic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6584,51 +6584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transport in two- and three-dimensional nanowire networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6818,51 +6818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the amorphization around spherical nano-pores on the thermal conductivity of nano-porous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6935,51 +6935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Amorphisation on the Thermal Properties of Nanostructured Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7130,51 +7130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of phononic membranes with aligned and staggered lattices of holes at room and low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7254,295 +7254,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput heterodyne thermoreflectance: Application to thermal conductivity measurements of a Fe–Si–Ge thin film alloy library</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrej Furlan</w:t>
+                <w:t xml:space="preserve">Heat transport in phononic-like membranes: Modeling and comparison with modulated nano-wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4986469⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.550-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578168v2</w:t>
+                <w:t xml:space="preserve">hal-01578104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transport in phononic-like membranes: Modeling and comparison with modulated nano-wires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">High-throughput heterodyne thermoreflectance: Application to thermal conductivity measurements of a Fe–Si–Ge thin film alloy library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.550-558. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (7), pp.074902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.06.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4986469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578104v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline-amorphous silicon nano-composites: Nano-pores and nano-inclusions impact on the thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9265,290 +9265,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue based on the Eurotherm Seminar 95—Computational Thermal Radiation in Participating Media IV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du fonctionnement thermo-hydrique in situ d'une toiture végétalisée extensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.018⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431398v1</w:t>
+                <w:t xml:space="preserve">hal-02173872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du fonctionnement thermo-hydrique in situ d'une toiture végétalisée extensive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+                <w:t xml:space="preserve">Special issue based on the Eurotherm Seminar 95—Computational Thermal Radiation in Participating Media IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lybaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.P. Mengüc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128 (1), 1p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2013044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173872v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Agglomeration Induced by Dust-Density Waves in Complex Plasmas</w:t>
               </w:r>
@@ -10563,239 +10563,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling semi-conductor thermal properties: The dispersion role</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damian Terris</w:t>
+                <w:t xml:space="preserve">Nanostructures. Thermal Nanosystems and Nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Topics in Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118, pp.17-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00267005v1</w:t>
+                <w:t xml:space="preserve">hal-00484200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures. Thermal Nanosystems and Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Chantrenne</w:t>
+                <w:t xml:space="preserve">Modeling semi-conductor thermal properties: The dispersion role</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Lacroix</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (7), pp.073516.1-07316.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3086409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484200v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon transport in silicon, influence of the dispersion properties choice on the description of the anharmonic resistive mechanisms</w:t>
               </w:r>
@@ -11056,77 +11056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the thermal conductivity anisotropy of Si nanofilms. Results of several numerical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11694,51 +11694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11824,51 +11824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.012078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11928,51 +11928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Berour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeandel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12031,90 +12031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of transient phonon heat transfer in silicon nanowires and nanofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 92, pp.15-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12278,64 +12278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.103104-1/103104-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12395,51 +12395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Berour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeandel Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12524,51 +12524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72 (6), pp.064305-1-064305-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12615,51 +12615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On radiative transfer in water spray curtains using the Discrete Ordinates Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12745,51 +12745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Berour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13683,51 +13683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of thermal transport in &amp;quot;porous matrix/liquid&amp;quot; nanocomposite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Klochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13778,90 +13778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Sledzinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Graczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13903,90 +13903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Sledzinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Graczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14028,90 +14028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon Transport in Disordered 2D Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Sledzinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomiej Graczykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14386,51 +14386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Al-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14438,51 +14438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Thermoelectrics, ECT2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
@@ -14671,51 +14671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaorui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Isaiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14995,51 +14995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphisation and geometric parameters impact on their thermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15077,51 +15077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity of 2D and 3D Silicon Nanowire Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15405,51 +15405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial evolution of thermal conductivity in silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15854,51 +15854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical and Cylindrical Pores with Amorphous Shells, Impact on the Thermal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16225,51 +16225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of nano-structured Silicon with nano-pores and nano-inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16864,51 +16864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of amorphous edges of nanopores on thermal properties of silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18155,51 +18155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL RESEARCH SOCIETY SPRING MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, SAN FRANCISCO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18224,90 +18224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la conduction thermique dans les nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONGRÈS DE LA SOCIETE FRANÇAISE DE THERMIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, LES EMBIEZ, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18371,51 +18371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference IHTC 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Sydney, Australia. pp.00, </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18488,51 +18488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMC10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18583,51 +18583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFT - Défis thermiques dans l'industrie nucléaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Ile de Ré, France. pp.653-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18684,51 +18684,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and thermal characterisation of nanostructured thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunanda Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zenji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18809,51 +18809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Simulation of Phononic like Silicon Nanostructures—Comparison to Experiments and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jucquin Romuald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19055,51 +19055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Imaging of Thermoelectric 1D nanowires of Bi2Te3 using Scanning Thermal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A D Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19176,64 +19176,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du vieillissement d’une toiture végétalisée sur ses performances hydrauliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19284,64 +19284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D modelling of hydrodynamic and water retention performance of a green roof.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19392,64 +19392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a high capacity retention structure to improve extensive green roof rainwater discharge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nuttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19549,51 +19549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Amorphisation on the Thermal Properties of Nanostructured Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19747,51 +19747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications, Chap. 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19950,51 +19950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8: Modeling Thermal Transport in Nano-Porous Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20210,51 +20210,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport in phononic-like membranes: modeling and comparison with modulated nano-wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20566,51 +20566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4418B7F"/>
+    <w:nsid w:val="2BD9A7C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20797,51 +20797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6067-8524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097395447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah El-Rifai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreehari Perumanath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04768K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362286v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chepela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isibert Marcel Nkenfack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13379-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Kyrychenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kuryliuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200817" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Shportun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroshchuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bulavin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82683-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108954" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Rogalsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borovyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32834-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxiang Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Yang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04210F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar K Mussabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dubyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Zhylkybayeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516606v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Wierling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jana Schwanitz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Altinci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ba&#322;azi&#324;ska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Barber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206692" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aleksandrovych" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe65.9.817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mangold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunda Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Barbalinardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Behler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009550" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418227v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dubyk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nychyporuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014680" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Kanak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kuzmich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033821" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tkach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostapenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132727" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Nepochatyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108780" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01566C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dubyk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chepela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lishchuk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Sledzinska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Graczykowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Melia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0ecd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108618" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Davier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaea4f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.06.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TCGQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754763v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Salnikova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07821h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689364v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010959" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0384" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Zianni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578104v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.067" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948337" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fumeron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Termentzidis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zianni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115404" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/5/055011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/46/465402" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/35/355801" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fumeron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861410" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tutashkonko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891196" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796047" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849575" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284947v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70J47G1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284941v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431398v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lybaert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;c" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7Z2FL3M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/7/075703" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F104640E6DD9CC35C1A46AADCD1D051EAAD0FF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461943v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000868" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fumeron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8MQ81TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461945v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.05.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW5FD3LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461584v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00464-6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V36K6NVV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumontet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.06.020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J8ZTBV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.10.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJT27GZT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461575v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/66003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.11.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP24C5BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461551v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Berour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeandel G&#233;rard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0186-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23X3THPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461543v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780500430942" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461544v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-005-0023-4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKXV4CQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113625v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.07.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00235-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR9X5LK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.02.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0494KN5H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00031-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z8ML468-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887303v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999230" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368405" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461515v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365198" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709472v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229635v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440285v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440319v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235588v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229626v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fourcy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fessler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermand Guillaume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dufourcq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473435v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951979v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larroque" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473449v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihou Mouko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;h&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578812v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578824v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578804v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473231v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473270v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473111v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473176v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouseau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473194v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472903v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fumeron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472871v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472786v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472841v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444416v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nmm.008343" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446929v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446920v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443642v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.671" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705075v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578828v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucquin Romuald" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932824v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992242v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821495-4.00005-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473567v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452-5" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473557v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53035-2_9" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545852v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747113v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10210" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6067-8524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097395447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chepela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isibert Marcel Nkenfack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13379-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah El-Rifai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreehari Perumanath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04768K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Kyrychenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kuryliuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200817" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Shportun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroshchuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bulavin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108954" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Rogalsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borovyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32834-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxiang Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04210F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar K Mussabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dubyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Zhylkybayeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Wierling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jana Schwanitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Altinci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ba&#322;azi&#324;ska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Barber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aleksandrovych" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe65.9.817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mangold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunda Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Barbalinardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Behler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009550" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418227v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dubyk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nychyporuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Kanak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kuzmich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033821" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014680" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tkach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostapenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132727" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Nepochatyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108780" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01566C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dubyk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chepela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lishchuk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108618" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Sledzinska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Graczykowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Melia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0ecd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Davier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaea4f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.06.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TCGQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754763v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Salnikova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07821h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689364v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010959" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0384" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Zianni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948337" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fumeron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Termentzidis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zianni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115404" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/5/055011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/46/465402" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/35/355801" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fumeron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861410" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tutashkonko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891196" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796047" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849575" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284947v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70J47G1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284941v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431398v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lybaert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;c" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7Z2FL3M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/7/075703" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F104640E6DD9CC35C1A46AADCD1D051EAAD0FF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461943v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000868" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fumeron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8MQ81TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461945v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.05.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW5FD3LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461584v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00464-6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V36K6NVV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumontet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.06.020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J8ZTBV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.10.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJT27GZT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461575v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/66003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.11.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP24C5BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461551v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Berour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeandel G&#233;rard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0186-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23X3THPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461543v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780500430942" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461544v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-005-0023-4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKXV4CQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113625v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.07.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00235-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR9X5LK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.02.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0494KN5H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00031-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z8ML468-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887303v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999230" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368405" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461515v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365198" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709472v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229635v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440285v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440319v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235588v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229626v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fourcy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fessler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermand Guillaume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dufourcq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473435v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951979v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larroque" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473449v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihou Mouko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;h&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578812v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578824v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578804v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473231v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473270v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473111v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473176v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouseau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473194v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472903v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fumeron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472871v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472786v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472841v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444416v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nmm.008343" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446929v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446920v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443642v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.671" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705075v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578828v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucquin Romuald" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932824v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992242v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821495-4.00005-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473567v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452-5" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473557v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53035-2_9" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545852v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747113v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10210" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>