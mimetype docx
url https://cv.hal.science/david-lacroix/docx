--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,20511 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20459 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David LACROIX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6067-8524</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">097395447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=rfZq_xQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring Heat Transfer at Silica–Water Interfaces via Hydroxyl and Methyl Surface Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Mandrolko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (48), pp.32683-32701. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c04637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peculiarities in thermal transport of nanostructured silicon arrays with different morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesia Chepela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Lishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isibert Marcel Nkenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Mandrolko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Chaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.31482. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-13379-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral mechanisms of solid/liquid interfacial heat transfer in the presence of a meniscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah El-Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmyla Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Mandrolko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreehari Perumanath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (19), pp.10185-10197. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4CP04768K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiostatic Electrodeposition and Characterizations of Tin Selenide (SnSe) Films on Gold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwladys Steciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae01de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking non-Fourier heat transfer with ultrabroad band thermoreflectance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.123. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43246-024-00572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the thermal conductivity of shape-modulated silicon nanowires by the Monte Carlo method combined with Green–Kubo formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I M Nkenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (25), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0193542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of the contact angle hysteresis at the nanoscale: A molecular dynamics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Mandrolko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Burian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroslav Grosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmyla Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (5), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0206801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of phonon scattering by a spherical pore: Molecular dynamics insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Kyrychenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kuryliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (14), pp.142202. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0200817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity reduction due to phonon geometrical scattering in nano-engineered epitaxial germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunanda Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (18), pp.181902. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0204222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Dependent Wetting Contact Angles at the Nanoscale Defined by Equimolar Surfaces and Surfaces of Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Burian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevhenii Shportun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Yaroshchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Bulavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.31340. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-82683-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of phonon transport from ab-initio data with Nano-κ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.H. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 294, pp.108954. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of nanoporous materials, large scale modelling with the use of Monte Carlo phonon transport autocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. Nkenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (2), pp.025101. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0155582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport properties of porous silicon filled by ionic liquid nanocomposite system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Lishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Vashchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergiy Rogalsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesia Chepela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Borovyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.5889. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32834-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport properties of nanoporous silicon with significant specific surface area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliia Mankovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kuryliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122 (17), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0148434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the physico-chemical properties of SnSe films by pulse electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics simulation of thermal transport across a solid/liquid interface created by a meniscus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mandrolko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.3298-3308. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2CP04601F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermophysical properties of n-hexadecane: Combined Molecular Dynamics and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmyla Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò R Sgreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137, pp.106234. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2022.106234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Conductivity Temperature Dependence of Water Confined in Nanoporous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ac664b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial thermal resistance between nanoconfined water and silicon: Impact of temperature and silicon phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.102188. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2022.102188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating thermal transport in a porous carbon honeycomb using cutting and deformation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoxiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayue Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (5), pp.3207-3215. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CP04210F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Photoacoustic Approach in the Characterization of Nanostructured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauhar K Mussabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Lishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dubyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazym Zhylkybayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.708. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12040708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIR Metadata Standards for Low Carbon Energy Research—A Review of Practices and How to Advance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">August Wierling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jana Schwanitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebnem Altinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bałazińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.6692. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14206692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport in semiconductors studied by Monte Carlo simulations combined with the Green-Kubo formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (16), pp.165202. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.104.165202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microdevices for the in-plane thermoelectric characterization of deposited films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Osenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Martín-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.1190-1200. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmrt.2021.08.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency domain analysis of 3ω-scanning thermal microscope probe—Application to tip/surface thermal interface measurements in vacuum environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Chaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas A Metjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (5), pp.055105. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0020975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferability of neural network potentials for varying stoichiometry: Phonons and thermal conductivity of Mn x Ge y compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shunda Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Barbalinardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Behler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (24), pp.23711-23720. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0009550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties study of silicon nanostructures by photoacoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Dubyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Nychyporuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127 (22), pp.225101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0007559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418227v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Surface Nano-texturing on Wetting Properties: Molecular Dynamics Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Aleksandrovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Burian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ukrainian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (9), pp.817-822. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15407/ujpe65.9.817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of CsPbBr 3 halide perovskite: Photoacoustic measurements and molecular dynamics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Kanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Lishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kuryliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Kuzmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0033821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport enhancement of hybrid nanocomposites; impact of confined water inside nanoporous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (3), pp.033701. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0014680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaadim Danine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Caballero-Calero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167 (16), pp.162502. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abcb74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal annealing on photoacoustic response and heat transport in porous silicon based nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlo Lishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Tkach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Dubyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ostapenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, THERMOPHYSICS 2019: 24th International Meeting of Thermophysics and 20th Conference REFRA, pp.020008. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5132727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of strained silicon: Molecular dynamics insight and kinetic theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasyl Kuryliuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksii Nepochatyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chantrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.055109. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowire forest of pnictogen–chalcogenide alloys for thermoelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhruv Singhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Paterson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Ben Khedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (28), pp.13423-13430. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR01566C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of photothermal transformation in porous silicon based multilayered structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dubyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chepela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lishchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (2), pp.021902. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5099010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roughness and amorphization impact on thermal conductivity of nanofilms and nanowires: Making atomistic modeling more realistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.164305. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5108618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Sledzinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartlomiej Graczykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Alzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (26), pp.265401. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab0ecd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice thermal conductivity of Bi 2 Te 3 and SnSe using Debye-Callaway and Monte Carlo phonon transport modeling: Application to nanofilms and nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Al-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (11), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.100.115304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of screw and edge dislocations on the thermal conductivity of individual nanowires and bulk GaN: a molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Salnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (7), pp.5159 - 5172. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cp07821h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced thermal conductivity in percolating nanocomposites: a molecular dynamics investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina M. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Katsikini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Paloura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (46), pp.21732-21741. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8NR05734F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof ageing or Isolatic Technosol’s pedogenesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Galzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.418-425. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1513-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial dependence of thermal transport in silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7639/aaead5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in rough nanofilms and nanowires using Full Band Ab Initio Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Davier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Volz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30 (49), pp.495902. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/aaea4f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of bismuth telluride nanotubes and their simulated thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Danine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ensinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superlattices and Microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spmi.2018.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Thermal Reading of Magnetic States in Hall Crosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Polewczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.034028. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.034028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof aging: Quantifying the impact of substrate evolution on hydraulic performances at the lab-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 564, pp.416 - 423. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of deca-nanometric patterned Si membranes by multiscale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Luca Palla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Cleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.830-835. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of amorphous layers on the thermal conductivity of phononic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Didenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (11), pp.115435 - 115435. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.115435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Mechanical Loading on Osteogenesis of Human Embryonic Stem Cell-Derived Mesenchymal Progenitors within Collagen Microspheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shariatzadeh M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M Perreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science &amp; Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (03), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7013.1000282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport in two- and three-dimensional nanowire networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (15), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio based calculations of the thermal conductivity at the micron scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112 (3), pp.033104. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5010959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the amorphization around spherical nano-pores on the thermal conductivity of nano-porous Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 785, pp.12009 - 12009. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/785/1/012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Amorphisation on the Thermal Properties of Nanostructured Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Naturforschung A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.189 - 192. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zna-2016-0384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence of the thermal conductivity of width-modulated nanowires on the number of modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Zianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 785, pp.012011. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/785/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of phononic membranes with aligned and staggered lattices of holes at room and low temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Anufriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Ramiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (20), pp.205438 - 205438. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transport in phononic-like membranes: Modeling and comparison with modulated nano-wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.550-558. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.06.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput heterodyne thermoreflectance: Application to thermal conductivity measurements of a Fe–Si–Ge thin film alloy library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Rampnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (7), pp.074902. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4986469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578168v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystalline-amorphous silicon nano-composites: Nano-pores and nano-inclusions impact on the thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (175104), 175104 / 8p. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4948337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the reduction of thermal conductivity in core/shell and diameter-modulated silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91 (11), pp.115404 - 115404. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.91.115404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of phonon transport in Si nanowires with constrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, pp.648-655. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of Bi2Te3 tilted nanowires, a molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (23), pp.233108. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling behavior of the thermal conductivity of width-modulated nanowires and nanofilms for heat transfer control at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Zianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (46), pp.465402. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/25/46/465402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomistic amorphous/crystalline interface modelling for superlattices and core/shell nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (5), pp.055011. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/5/055011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of amorphous/crystalline silicon superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (35), pp.355801. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/26/35/355801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of phonon transport in nanoporous silicon and germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tutashkonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (2), 024304 /13p. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4861410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of meso-porous germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Tutashkonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetyana Nychyporuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (3), 105 / 5p. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration processes sustained by dust density waves in Ar/C2H2 plasma: From C2H2 injection to the formation of an organized structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic De Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), 033703 / 10p. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4796047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration processes sustained by dust density waves in plasma: From injection to the formation of an organized structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.033703. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4796047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note: Mechanical etching of atomic force microscope tip and microsphere attachment for thermal radiation scattering enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brissinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (12), pp.126106. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4849575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving particle size and density from extinction measurement in dusty plasma, Monte Carlo inversion and Ray-tracing comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Bougdira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (SI), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving particle size and density from extinction measurement in dusty plasma, Monte Carlo inversion and Ray-tracing comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bougdira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128, pp.18-26. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du fonctionnement thermo-hydrique in situ d'une toiture végétalisée extensive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, pp.62-69. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2013044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue based on the Eurotherm Seminar 95—Computational Thermal Radiation in Participating Media IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lybaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Mengüc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 128 (1), 1p. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Agglomeration Induced by Dust-Density Waves in Complex Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic de Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (24), </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.245002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tip optimization for improvement of detection in scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (7), pp.075703. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/14/7/075703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Nanowire Conductance in the Ballistic Regime: Models and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (5), </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative properties of tannin-based, glasslike, carbon foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (11), pp.4102-4113. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-difference time-domain and near-field-to-far-field transformation in the spectral domain: application to scattering objects with complex shapes in the vicinity of a semi-infinite dielectric medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.868. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAA.28.000868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field and far-field modeling of scattered surface waves. Application to the apertureless scanning near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 112 (7), pp.1162-1169. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2010.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and moisture transport in wooden multi-composite panels. Dynamic study of the air layer impact on the building envelope energetic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trovalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration processes in carbonaceous dusty plasmas, experiments and numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Patisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Poucques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (9), pp.093014. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/12/9/093014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling semi-conductor thermal properties: The dispersion role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (7), pp.073516.1-07316.9. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3086409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructures. Thermal Nanosystems and Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chantrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.17-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon transport in silicon, influence of the dispersion properties choice on the description of the anharmonic resistive mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (1), pp.15-25. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2008-00464-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroperoxy-cycloartane triterpenoids from the leaves of Markhamia lutea, a plant ingested by wild chimpanzees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Krief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 70 (10), pp.1239-1245. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the thermal conductivity anisotropy of Si nanofilms. Results of several numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chantrenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (8), pp.1467-1476. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2009.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical investigations of absorbance spectra for edge-plasma monitoring in fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Bougdira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 109 (9), pp.1549-1562. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale heat conduction near a disclination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (6), pp.66003. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/66003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a water spray—Radiation attenuation related to spray dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (9), pp.856-868. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2006.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the thermal conductivity of nanofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chantrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.012080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the thermal conductivity of nanofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chantrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.012080. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo modeling of phonon transport in nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.012078. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/012078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the improvement of the QUICK scheme for the resolution of the convection–diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Berour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeandel Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (10), pp.1075-1085. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-006-0186-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of transient phonon heat transfer in silicon nanowires and nanofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.15-20. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/92/1/0122077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and Conductive Heat Exchanges in High-Temperature Glass Melt with the Finite-Volume Method Approach. Influence of Several Spatial Differencing Schemes on RTE Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Berour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jeandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (6), pp.567-588. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407780500430942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of phonon confinement in silicon nanostructures: Application to the determination of the thermal conductivity of silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.103104-1/103104-3. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2345598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient radiative and conductive heat transfer in non-gray semitransparent two-dimensional media with mixed boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Berour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeandel Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 42 (4), pp.322-337. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-005-0023-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo transient phonon transport in silicon and germanium at nanoscales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (6), pp.064305-1-064305-11. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physRevB.72.064305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On radiative transfer in water spray curtains using the Discrete Ordinates Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jeandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (1), pp.85-110. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2004.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00113625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative and conductive heat transfer in a nongrey semitransparent medium. Application to fire protection curtains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Berour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jeandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 86 (1), pp.9 - 30. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-4073(03)00235-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient combined radiation and conduction heat transfert in fibrous media with temperature and flux boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodolphe Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatmir Asllanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (10), pp.939. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled radiative and conductive heat transfer in a non-grey absorbing and emitting semitransparent media under collimated radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatmir Asllanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Jeandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75, pp.589 - 609. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-4073(02)00031-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic studies of GTA welding plasmas. Temperature calculation and dilution measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Jeandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 8 (1), pp.61 - 69. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1999230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the radiative transfer equation in an absorbing and scattering Nd:YAG laser-induced plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (5), pp.2443 - 2449. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.368405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of laser-induced plasma created during welding with a pulsed Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 81 (10), pp.6599-6606. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.365198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of heat transport in nano-devices, a brief overview and recent developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">c'nano 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne CHANEAC; Julie CARIMALO; Christophe DECILAP; Maéva LUBIN, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale heat transport modelling through the combine used of Monte Carlo methods and Green-Kubo formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm 114 - MNHT-VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Palerme (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of thermal transport in &amp;quot;porous matrix/liquid&amp;quot; nanocomposite system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmyla Klochko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Materials Research Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and DFT Calculations Coupling; Application to Heat Transfer in Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaput</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Seattle - Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Sledzinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartlomiej Graczykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Alzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Phononic Crystals/Metamaterials, Phonon Transport, Topological Phononics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tucson, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity in disordered porous nanomembranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Sledzinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartlomiej Graczykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Alzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Melia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon Transport in Disordered 2D Phononic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Sledzinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartlomiej Graczykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Alzina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Features of droplet evaporation located on the thin VO2 film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Aleksandrovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Caballina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Burian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermophysics 2019 and REFRA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat propagation accross nanostructured solid-fluide interface: molecular dynamics stud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Heat-Mass Transfer Advances for Energy Conservation and Pollution Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of Bi2Te3 and SnSe using Debye-Callaway and Boltzmann transport equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Al-Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie de Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Thermoelectrics, ECT2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation of a sessile droplet resting on a thin vanadium dioxide film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Aleksandrovych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali A Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Caballina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergii Burian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMOPHYSICS 2019: 24th International Meeting of Thermophysics and 20th Conference REFRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia. pp.020001, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5132720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of “porous silicon – water” nanocomposite with molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaorui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society, E-MRS 2019 Fall Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SThM nanoscale imaging in active mode under ambient and vacuum conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas A Metjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 Fall Meeting - Symposium T “Nanomaterial thermal transport properties and nanothermodynamics”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTG in the Andra deep geological repository CIGEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermand Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dufourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Power Conference, ESPC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth and rough surfaces; a molecular dynamic analysis of phonon transport in thin silicon nanofilms and nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111, Levi, Finland, 2-7 December 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphisation and geometric parameters impact on their thermal properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonons 2018 &amp; PTES 2018 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Conductivity of 2D and 3D Silicon Nanowire Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society, E-MRS Spring Meeting, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Band Ab-Initio Monte Carlo simulation of heat transfer in nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Volz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and Metrology of a SThM nanoprobe for nanoscale thermal properties characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas A Metjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer VI (NMHT-VI), Eurotherm Seminar No 111</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial evolution of thermal conductivity in silicon nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society, E-MRS Spring Meeting, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very long lifetime terrestrial RTG with Americium heat power source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ihou Mouko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L’hévéder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECT-ICT 2018 joined conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ballistic versus diffusive transport in the thermal conductivity of a two-phase nanocomposite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Zianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2017 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spherical and Cylindrical Pores with Amorphous Shells, Impact on the Thermal Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo modeling of phonon transport in nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146th Annual meeting &amp; exhibition of the Minerals, Metals and Materials Society (TMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the thermal conductivity of Bi2Te3 one dimensional nanostructures: simulation and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Danine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the heat transfer in mesoscopic structures in the presence of nanoscale non-uniformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthippi Zianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of nano-structured Silicon with nano-pores and nano-inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonons in anisotropic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Phonon Scattering in Condensed Matter: Phonons 2015, Nottingham UK, July 12-17, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dislocations on the thermal conductivity of bulk GaN. Molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Isaiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kioseoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Belabbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material E-MRS 2015 Fall Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of Bi2Te3 nanowires and nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Investigations of ICs and Systems (THERMINIC), 2015 21st International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof aging or Isolatic Technosol’s pedogenesis? Impact on hydrologic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Galzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rouseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA), Mexico MEX, September 20-25, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal rectification in silicon nanofilm with non-constant porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Phonon Scattering in Condensed Matter: Phonons 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of amorphous edges of nanopores on thermal properties of silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society, E-MRS 2015 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof aging or Isolatic Technosol’s pedogenesis? Impact on hydrologic performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Galzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of the Working Group on Soils in Urban, Industrial, Traffic and Mining Areas (SUITMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of modulated nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonon transport through constrictions in silicon Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonons at amorphous/crystalline silicon interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Material Research Society - Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulations of the thermal properties of silicon and germanium mesoporous nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of amorphous/crystalline silicon nanowires and superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHTC-15 : 15th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC15.nmm.008343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la conductivité thermique de nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Abs da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2013 "Thermique &amp; Contexte Incertain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par méthode Monte Carlo du transport des phonons aux interfaces entre semi-conducteurs dans les matériaux nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fumeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a high capacity retention structure to improve extensive green roof rainwater discharge, World Green Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Serré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie-Rospide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivity of regularly spaced amorphous/crystalline silicon superlattices. A molecular dynamics study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur France-Lanord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Blandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Albaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, San Francisco, CA, United States. pp.71 - 79, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/opl.2013.671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient heat transfer in films and nanowires by resolving Boltzmann equation by the Monte Carlo and the discrete ordinate methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAL RESEARCH SOCIETY SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, SAN FRANCISCO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de la conduction thermique dans les nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS DE LA SOCIETE FRANÇAISE DE THERMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, LES EMBIEZ, France. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo phonon transport at nanoscale in the transient regime. Application to nanowires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference IHTC 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Sydney, Australia. pp.00, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC13.p8.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert thermique aux courtes échelles par méthode de Monte Carlo. Application aux nanofils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transfert conductif transitoire dans des nanostructures par méthode de Monte Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFT - Défis thermiques dans l'industrie nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ile de Ré, France. pp.653-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and thermal characterisation of nanostructured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunanda Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zenji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm 114 - MNHT-VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation of Phononic like Silicon Nanostructures—Comparison to Experiments and Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jucquin Romuald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Anufriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Phoenix, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and annual performance of green roof : Impact of thermal and hydraulic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Infrastructures: : Nature Based Solutions for Sustainable and Resilient Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Orvietto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Imaging of Thermoelectric 1D nanowires of Bi2Te3 using Scanning Thermal Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Chaynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A D Danine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale and Microscale Heat Transfer V, Eurotherm Seminar No 108</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Santorini, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du vieillissement d’une toiture végétalisée sur ses performances hydrauliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GFHN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-D modelling of hydrodynamic and water retention performance of a green roof.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a high capacity retention structure to improve extensive green roof rainwater discharge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Amorphisation on the Thermal Properties of Nanostructured Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning thermal transport in nanowires: molecular dynamics and Monte Carlo simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Modelling of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127 (22), pp.61-76, 2020, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821495-4.00005-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5: Monte Carlo resolution of the Boltzmann Transport Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Konstantinos Termentzidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Semiconductors: Amorphization and Thermal Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Jenny Stanford Publishing, 2017, 9781315364452. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315364452-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications, Chap. 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merabia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured semiconductors: amorphisation and thermal properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pan Stanford Publishing Pte. Ltd., 2017, 9789814745642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8: Modeling Thermal Transport in Nano-Porous Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Bettotti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submicron Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.253-284, 2017, 978-3-319-53033-8. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53035-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 “Nanostructures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chantrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Volz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Nanosystems and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-62, 2010, 978-3-642-04257-7. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04258-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transport in phononic-like membranes: modeling and comparison with modulated nano-wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Termentzidis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo transient phonons transport in silicon and germanium at nanoscales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Joulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique des plasmas de soudage laser: application au transfert d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1997NAN10210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId561"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20566,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BD9A7C1"/>
+    <w:nsid w:val="F35CD5D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20797,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6067-8524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097395447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04637" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chepela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isibert Marcel Nkenfack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13379-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah El-Rifai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreehari Perumanath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04768K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790976v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Kyrychenko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kuryliuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200817" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Shportun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroshchuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bulavin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108954" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Rogalsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borovyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32834-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101474v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148434" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxiang Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Yang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04210F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar K Mussabek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dubyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Zhylkybayeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040708" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516606v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Wierling" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jana Schwanitz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Altinci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ba&#322;azi&#324;ska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Barber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206692" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aleksandrovych" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe65.9.817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mangold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunda Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Barbalinardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Behler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009550" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418227v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dubyk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nychyporuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007559" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Kanak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kuzmich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033821" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014680" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tkach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostapenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132727" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Nepochatyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108780" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189165v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01566C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dubyk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chepela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lishchuk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108618" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Sledzinska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Graczykowski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Melia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0ecd" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Davier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaea4f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858000v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.06.042" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857999v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.032" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TCGQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754763v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Salnikova" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07821h" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914520v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155434" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689364v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010959" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520137v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0384" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Zianni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578104v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948337" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578181v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jean" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fumeron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Termentzidis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zianni" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.041" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115404" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/5/055011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425607v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/46/465402" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418372v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/35/355801" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285487v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jean" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fumeron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861410" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tutashkonko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891196" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314404v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796047" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849575" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284947v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.010" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70J47G1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284941v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461952v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431398v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lybaert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;c" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7Z2FL3M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461948v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/7/075703" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F104640E6DD9CC35C1A46AADCD1D051EAAD0FF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461943v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000868" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461939v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fumeron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.022" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8MQ81TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461945v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.05.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW5FD3LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461584v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00464-6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V36K6NVV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468722v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumontet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.06.020" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J8ZTBV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.10.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJT27GZT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461575v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/66003" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461560v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.11.005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP24C5BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461551v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Berour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeandel G&#233;rard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0186-7" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23X3THPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461543v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780500430942" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461544v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-005-0023-4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKXV4CQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113625v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.07.014" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00235-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR9X5LK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142334v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.02.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0494KN5H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887302v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00031-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z8ML468-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887303v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999230" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368405" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461515v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365198" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709472v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705070v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229635v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440285v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440319v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235588v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229626v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fourcy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fessler" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermand Guillaume" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dufourcq" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473413v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473435v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951979v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larroque" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473449v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473492v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihou Mouko" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;h&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delale" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578812v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578824v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578804v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473231v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473270v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473221v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473111v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473176v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouseau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473194v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472903v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fumeron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472871v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472786v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472841v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444416v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nmm.008343" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446929v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446920v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443642v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.671" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705075v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578828v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucquin Romuald" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932824v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992242v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821495-4.00005-1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464270v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473567v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452-5" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473557v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53035-2_9" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545852v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747113v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10210" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6067-8524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097395447" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=rfZq_xQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Mandrolko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Isaiev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c04637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Chepela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Lishchuk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isibert Marcel Nkenfack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chaynes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-13379-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah El-Rifai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Klochko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreehari Perumanath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP04768K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05249095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae01de" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zenji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00572-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nkenfack" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pernot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193542" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0206801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Kyrychenko" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Kuryliuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Paterson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Boukhari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Singhal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0204222" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhenii Shportun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Yaroshchuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Bulavin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-82683-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaput" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Nkenfack" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0155582" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Vashchuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Rogalsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Borovyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32834-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliia Mankovska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148434" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klochko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mandrolko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04601F" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03736194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; R Sgreva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Metivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2022.106234" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorui Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gon&#231;alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac664b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803013v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.102188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Han" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoxiang Zhao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Bai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayue Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04210F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauhar K Mussabek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Dubyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazym Zhylkybayeva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12040708" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=August Wierling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jana Schwanitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Altinci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ba&#322;azi&#324;ska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Barber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206692" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.104.165202" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03342438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Osenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Manzano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mart&#237;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2021.08.109" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas A Metjari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020975" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mangold" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunda Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Barbalinardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Behler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009550" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418227v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dubyk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nychyporuk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lysenko" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0007559" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aleksandrovych" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Burian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe65.9.817" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Kanak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kuzmich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033821" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014680" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tkach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ostapenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132727" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Nepochatyi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108780" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Ben Khedim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cagnon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01566C" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dubyk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chepela" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lishchuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5108618" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Sledzinska" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Graczykowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Alzina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Melia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab0ecd" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Al-Alam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie de Vos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.115304" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Salnikova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Belabbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07821h" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Giordano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsikini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paloura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR05734F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914518v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aaead5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Davier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Larroque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaea4f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ensinger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.06.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.034028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.032" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J3TCGQ0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luca Palla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.06.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Didenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Robillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.115435" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914520v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155434" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689364v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5010959" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520134v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520137v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zna-2016-0384" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xanthippi Zianni" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/785/1/012011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578104v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.06.067" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578168v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin d'Acremont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Furlan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986469" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410127v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948337" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486117v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Merabia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.115404" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jean" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fumeron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Termentzidis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zianni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.03.041" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297873v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Li" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frantz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922480" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01425607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/25/46/465402" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur France-Lanord" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/5/055011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418372v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/35/355801" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jean" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fumeron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Termentzidis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tutashkonko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4861410" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01432202v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Tutashkonko" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Nychyporuk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891196" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hugon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Briancon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4796047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314404v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic de Poucques" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brissinger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4849575" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284947v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bougdira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70J47G1K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461952v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hugon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bougdira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431398v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lybaert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Meng&#252;c" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.018" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7Z2FL3M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314410v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.245002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461948v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/14/7/075703" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F104640E6DD9CC35C1A46AADCD1D051EAAD0FF9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461946v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005637" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461949v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tondi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeandel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monod" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.058" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BC6N1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461943v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jeandel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.28.000868" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461939v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fumeron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2010.08.022" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8MQ81TJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461945v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Traore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trovalet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.05.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW5FD3LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317628v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Poucques" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/9/093014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267005v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Terris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3086409" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484200v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461584v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00464-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V36K6NVV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468722v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prado" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deville" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumontet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.06.020" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J8ZTBV3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461578v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2009.01.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VFWFXS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461564v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Peng" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brosset" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.10.012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJT27GZT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461575v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/66003" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461560v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.11.005" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP24C5BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350632v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terris" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293402v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012080" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461573v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/012078" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461551v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Berour" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeandel G&#233;rard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-006-0186-7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23X3THPW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293414v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/92/1/0122077" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461543v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780500430942" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095750v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345598" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461544v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-005-0023-4" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKXV4CQ2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017489v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.72.064305" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Collin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2004.07.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887301v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-4073(03)00235-8" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR9X5LK3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142334v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Roche" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.02.007" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0494KN5H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887302v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(02)00031-6" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z8ML468-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887303v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jeandel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999230" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887304v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.368405" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461515v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.365198" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709472v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705070v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519859v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229635v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440285v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440352v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440319v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03235588v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473525v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440340v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03229626v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fourcy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fessler" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermand Guillaume" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dufourcq" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473468v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Han" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473413v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473435v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951979v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larroque" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473479v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473449v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473492v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ihou Mouko" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;h&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delale" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578812v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578824v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578804v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473259v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Danine" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473231v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473270v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473221v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473096v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473176v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouzouidja" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rouseau" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473128v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473194v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472871v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472903v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fumeron" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472786v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472841v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444416v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.nmm.008343" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446920v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abs da Cruz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446929v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443642v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.671" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381827v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380852v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485585v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC13.p8.60" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486101v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485582v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705075v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cravero" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gentile" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578828v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jucquin Romuald" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539222v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932824v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992242v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821495-4.00005-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473567v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364452-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464270v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473557v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53035-2_9" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473537v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04258-4_2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77F0413F6FEE83FE18101FE444F3A17D57D9E975/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545852v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004663v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747113v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10210" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>