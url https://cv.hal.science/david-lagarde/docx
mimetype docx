--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -303,577 +303,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Plus on y va, plus on a envie d’y aller ». Questionner l’envie de revenir sur les Chemins de Saint-Jacques de Compostelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.49228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donner à voir l’empreinte territoriale d’un itinéraire culturel et de ses circulations par l’image géographique associée au discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57, pp.19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.22329⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03435256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">David Lagarde</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séduction des cartes du geoweb. Le cas des flux de migrants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.49228⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.33792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02468584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Middle-East Refuge to the Global Flight. Structural Organization of the Syrian Exodus between 2011 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournier Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3-4), pp.267-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.14757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une cartographie des expériences vécues. Récits migratoires et cartes d’itinéraires d’exilés syriens en Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.4568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment cartographier les circulations migratoires ? Quelques pistes de réflexions à partir du cas des exilés syriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035510v1</w:t>
-              </w:r>
-[...284 lines deleted...]
-                <w:t xml:space="preserve">hal-03035491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrian street vendors and globalisation</w:t>
               </w:r>
@@ -1478,407 +1478,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une géographie des circulations vers Compostelle, Présentation de l'exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence - débat de la Médiathèque des Gaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque des Gaves, Oct 2021, Oloron-Sainte-Marie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours et images géographiques : cartes, croquis, photographies. Retour sur le processus de construction d’une exposition sur les chemins de Compostelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche de l’axe transversal du LISST « Différenciations territoriales et actions collectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); Université Toulouse - Jean Jaurès, Jun 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chemin au bien culturel : le numérique, une solution pour gérer et valoriser le patrimoine jacquaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Territoire(s) et numérique. Innovations, mutations et décision"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Espace; 57ème colloque de l’Association de Science régionale de Langue Française; Université d’Avignon, Sep 2021, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03334897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une géographie des circulations vers Compostelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Panegos</w:t>
+                <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Tous (im)mobiles, tous cartographes ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656497v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">halshs-03334897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les récits de l‘exil syrien</w:t>
               </w:r>
@@ -1933,51 +1933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de construction et de développement de l’application GeoCompostelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2028,51 +2028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour le plan de gestion et la mise en réseau des 78 composantes du bien sériel « Chemins de Saint-Jacques-de-Compostelle en France » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Chemins de Saint-Jacques-de-Compostelle en France : Patrimoine, Territoires, Historicité ﻿»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès; LISST-Dynamiques Rurales; FRAMESPA, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2311,50 +2311,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamics and Networks of the Syrian Exodus in the Euro-Mediterranean Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De-Framing the Mediterranean from the 21st Century: Places, Routes, Actors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rethymno, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the encampment of the world and its consequences on migrants' itineraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refugees on the Move</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CER-Migracions; Universitat Autònoma de Barcelona (UAB); Universitat de Barcelona Apr 2016, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Host state policies and the changing role of social networks for Syrian refugees in Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2363,195 +2501,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Annual Conference of the Italian Society for Middle Eastern Studies (SeSaMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01303237v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01306454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'accueil et réseaux sociaux en contexte d'asile</w:t>
               </w:r>
@@ -2876,441 +2876,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zaatari, de l'espace refuge au lieu d'enfermement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès; LISST-CAS, Feb 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion autour de la notion de réseau en contexte d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e congrès de l'Association Française de Sociologie - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étudier les réseaux sociaux : espaces, mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; LISST-CERS, Sep 2015, Saint-Pierre-d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés syriens et les technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier numérique en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sidi Bou Saïd, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01388362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Zaatari, de l'espace refuge au lieu d'enfermement</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instabilité politique, conditions de vie et flux migratoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exils au Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès; LISST-CAS, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mobilités et blocages en Afrique méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Internationale de Rabat (UIR); Laboratoire Population Environnement Développement (LPED); Institut de Recherche pour le Développement (IRD), Dec 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture des camps et l’industrie humanitaire. Savoirs et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Un paysage global de camps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité de l'architecture &amp; du patrimoine; École des Hautes Études en Sciences Sociale (EHESS), Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306455v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01306453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;seconde révolution égyptienne&amp;quot; comme point de bifurcation dans la dynamique d'installation des Syriens en Égypte</w:t>
               </w:r>
@@ -3391,337 +3391,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans les interstices de la globalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Tassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Forné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Économie et de Sociologie du Travail - LEST (Aix-Marseille); Maison Française d'Oxford - MFO; ANR Le Grand Entrepôt - LGE. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144, 2024, Collection "Le Grand Entrepôt", Delphine Mercier; Michel Peraldi, 9782365124355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04784504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De port en port, où règne la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bottalico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire d'Économie et de Sociologie du Travail - LEST (Aix-Marseille); Maison Française d'Oxford - MFO; ANR Le Grand Entrepôt - LGE. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.154, 2024, Collection "Le Grand Entrepôt", Delphine Mercier (Co-dir. collection); Michel Peraldi (Co-dir. collection), 978-2-36512-434-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04784396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logistique et ses monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mélat-Couhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...191 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Forné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Croquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134 p., 2024, Le Grand Entrepôt, Delphine Mercier; Michel Peraldi, 9782365124331</w:t>
             </w:r>
           </w:p>
@@ -4000,290 +4000,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04751329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les circulations dans le cadre du pèlerinage à la Mecque dans le contexte colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Samé Ekobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Casella Colombeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrations dans le monde : libertés de circulation, frontières et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.26-27, 2022, 978-2-200-63282-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.migre.2022.01.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04072710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de construction d’un outil d’accompagnement à la gestion du patrimoine et à la mise en réseau de ses acteurs : Le cas du bien Unesco « Chemins de Saint-Jacques-de-Compostelle en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quitterie Cazes; Sébastien Rayssac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers Compostelle. Regard contemporain sur les chemins de Saint-Jacques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.125-134, 2022, Patrimoines, 978-2-8107-0791-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité humaine en Afrique de l’Ouest : rupture coloniale et continuité précoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ould Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Samé Ekobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,77 +4701,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoCompostelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST); CNRS; Université Toulouse 2 - Jean Jaurès. 2021, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5199,357 +5199,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferry Eleftherios Venizelos dans le port du Pirée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée du camp d'Éléonas (Athènes, Grèce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Athènes, Greece. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01320728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marche arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur du camp d'Eleonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Athènes, Greece. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01320735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un groupe de migrants arrive au camp d'Éléonas dans la banlieue d'Athènes (Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Athènes, Greece. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01320732v1</w:t>
-              </w:r>
-[...262 lines deleted...]
-                <w:t xml:space="preserve">medihal-01320735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5567,64 +5567,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soirée diapos de Sébastien Rayssac. Voyage vers Compostelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5681,787 +5681,1325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'installation des réfugiés syriens dans l'Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syria. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01779383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résumé du voyage de Yasmin entre son départ de Syrie et son installation en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01779392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Syria. 2018</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mécanique globale des flux entre Deir Mqaren et la Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De la mécanique globale des flux entre Deir Mqaren et la Jordanie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01779350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution du nombre de réfugiés syriens dans les pays du Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01779332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau marchand transfrontalier à l'origine d'un système de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01779340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Évolution du nombre de réfugiés syriens dans les pays du Moyen-Orient</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Début du parcours de Yasmin entre Deir Mqaren et Amman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Début du parcours de Yasmin entre Deir Mqaren et Amman</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01779360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de l'accès aux ressources de Yasmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Syria. 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01779374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athènes, première étape sur le continent européen pour une majorité d'exilés arrivés depuis la Turquie par voie maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Athènes, première étape sur le continent européen pour une majorité d'exilés arrivés depuis la Turquie par voie maritime</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des lieux de transits au coeur d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">France. 2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paysage global de camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés au Moyen-Orient en 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réfugiés afghans, divisés entre exil et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01388412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">France. 2014</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile arrivée des Syriens en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klingeberg Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France. 2014</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différents types d'éloignements depuis la Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klingeberg Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couloirs migratoires et risques associés en Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klingeberg Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frequented Migration Routes from Eritrea to Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01389068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guinée, un pays de départ et de transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klingeberg Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paysage global de camps 2009-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bruslé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émigration et immigration en Belgique : qui est un expat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klingeberg Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01388979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le drame des migrants otages dans le Sinaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6470,595 +7008,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klingeberg Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01388642v2</w:t>
-              </w:r>
-[...536 lines deleted...]
-                <w:t xml:space="preserve">medihal-01388979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7213,51 +7213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38740" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22329" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.49228" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03035510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03035528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier Le Ray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14757" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468584v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33792" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03035491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4568" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02551750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334897v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784396v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottalico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migrations-in-jordan-9780755606849/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sam&#233; Ekobo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ould Moctar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/atlas-des-migrants-en-europe-3e-ed-approches-critiques-des-politiques-migratoires-9782200616854" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.095.0023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Aguillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01955981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01320732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01320728v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388617v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01320735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388413v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388642v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingeberg Sarah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388660v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01389068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38740" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.49228" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22329" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03035528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier Le Ray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.14757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03035491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03035510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1645" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02551750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13962" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.1363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7212" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#252;cker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3654" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Picard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Touati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388402v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306454v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388355v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Tassi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Forn&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bottalico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04784462v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peraldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;lat-Couhet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/le-grand-entrepot/1039-la-logistique-et-ses-monstres.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boe Carolina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/entre-accueil-et-rejet/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04751329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/migrations-in-jordan-9780755606849/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chantre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sam&#233; Ekobo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04072698v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ould Moctar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.migre.2022.01.0024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01898404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/atlas-des-migrants-en-europe-3e-ed-approches-critiques-des-politiques-migratoires-9782200616854" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.095.0023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306451v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Aguillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02394432v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01955981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20034" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05289385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01320728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01320735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01320732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751447v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779332v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01779374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388413v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388411v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klingeberg Sarah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388649v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01389068v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388647v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01388642v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>