--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -1573,217 +1573,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
+                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t>
+              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348485v1</w:t>
+                <w:t xml:space="preserve">hal-05004706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
+                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004706v1</w:t>
+                <w:t xml:space="preserve">hal-05348485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Neural Machine Translation Proposal to Help Everyday Communication for People with Broca's Aphasia</w:t>
               </w:r>
@@ -2687,372 +2687,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
+                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660016v1</w:t>
+                <w:t xml:space="preserve">hal-01531588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Jouvet</w:t>
+                <w:t xml:space="preserve">GAWO: Genetic-based optimization algorithm for SMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531588v1</w:t>
+                <w:t xml:space="preserve">hal-01660010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAWO: Genetic-based optimization algorithm for SMT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameur Douib</w:t>
+                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660010v1</w:t>
+                <w:t xml:space="preserve">hal-01660016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About vocabulary adaptation for automatic speech recognition of video data</w:t>
               </w:r>
@@ -3658,204 +3658,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LORIA System for the WMT13 Quality Estimation Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
+              <w:t xml:space="preserve">ACL 2013 - Eighth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.380 - 385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851959v1</w:t>
+                <w:t xml:space="preserve">hal-00923623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORIA System for the WMT13 Quality Estimation Shared Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2013 - Eighth Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.380 - 385</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923623v1</w:t>
+                <w:t xml:space="preserve">hal-00851959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Based Approach for Vocabulary Selection for Speech Transcription</w:t>
               </w:r>
@@ -4742,312 +4742,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00417541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
+                <w:t xml:space="preserve">Phrase-Based Machine Translation based on Simulated Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
+              <w:t xml:space="preserve">Sixth international conference on Language Resources and Evaluation - LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00331327v1</w:t>
+                <w:t xml:space="preserve">inria-00285277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrase-Based Machine Translation based on Simulated Annealing</w:t>
+                <w:t xml:space="preserve">Une alternative aux modèles de traduction statistique d'IBM : Les triggers inter-langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on Language Resources and Evaluation - LREC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">15eme conférence sur le Traitement Automatique des Langues Naturelles - TALN'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00285277v1</w:t>
+                <w:t xml:space="preserve">inria-00285275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alternative aux modèles de traduction statistique d'IBM : Les triggers inter-langues</w:t>
+                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme conférence sur le Traitement Automatique des Langues Naturelles - TALN'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00285275v1</w:t>
+                <w:t xml:space="preserve">inria-00331327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a bilingual dictionary from movie subtitles based on inter-lingual triggers</w:t>
               </w:r>
@@ -5640,355 +5640,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irina Illina</w:t>
+                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
+              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107762v1</w:t>
+                <w:t xml:space="preserve">inria-00100021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+                <w:t xml:space="preserve">Experiments on Building Language Resources for Multi-Modal Dialogue Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100021v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on Building Language Resources for Multi-Modal Dialogue Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t>
+              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100051v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient linear combination for distant n-gram models</w:t>
               </w:r>
@@ -6348,69 +6348,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Statistical Language Models by Removing Impossible Events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Language Models Combination: Application to Phrase Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6432,80 +6419,93 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100651v1</w:t>
+                <w:t xml:space="preserve">inria-00100650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Language Models Combination: Application to Phrase Finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Statistical Language Models by Removing Impossible Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6527,254 +6527,254 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop "Speech and Computer" - SPECOM 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Moscow, Russia, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100650v1</w:t>
+                <w:t xml:space="preserve">inria-00100651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discarding Impossible Events from Statistical Language Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with distant relationships in natural language modelling for automatic speech recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Pékin, China, 4 p</w:t>
+              <w:t xml:space="preserve">4th World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Informatics &amp; Systemics, 2000, Orlando, USA, pp.400-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099040v1</w:t>
+                <w:t xml:space="preserve">inria-00099031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with distant relationships in natural language modelling for automatic speech recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discarding Impossible Events from Statistical Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Informatics &amp; Systemics, 2000, Orlando, USA, pp.400-405</w:t>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Pékin, China, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099031v1</w:t>
+                <w:t xml:space="preserve">inria-00099040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Based Distance Language Model for a Dictation Machine: application to MAUD</w:t>
               </w:r>
@@ -7162,51 +7162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C510F1F2"/>
+    <w:nsid w:val="3FAF6DAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7310,51 +7310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C72A864"/>
+    <w:nsid w:val="C318AF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7544,51 +7544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070239509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaik.loria.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr/sites/default/files/commun/25-guides/25_MEEF_NSI.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Naruko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/20/205012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Goliakova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F&#233;votte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freha Mezzoudj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070239509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaik.loria.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr/sites/default/files/commun/25-guides/25_MEEF_NSI.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Naruko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/20/205012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Goliakova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F&#233;votte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freha Mezzoudj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>