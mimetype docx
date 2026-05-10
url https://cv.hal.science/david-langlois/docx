--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -984,320 +984,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">This sentence is wrong.&amp;quot; Detecting errors in machine-translated sentences.</w:t>
+                <w:t xml:space="preserve">Phrase-based Machine Translation based on Text Mining and Statistical Language Modeling Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Raybaud</w:t>
+                <w:t xml:space="preserve">Chiraz Latiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1-2), pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606350v1</w:t>
+                <w:t xml:space="preserve">hal-01270957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrase-based Machine Translation based on Text Mining and Statistical Language Modeling Techniques</w:t>
+                <w:t xml:space="preserve">This sentence is wrong.&amp;quot; Detecting errors in machine-translated sentences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz Latiri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyrine Nasri</w:t>
+                <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Linguistics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1), p. 1--34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10590-011-9094-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270957v1</w:t>
+                <w:t xml:space="preserve">hal-00606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining monolingual and bilingual corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1469,321 +1469,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake News Detection via Intermediate-Layer Emotional Representations</w:t>
+                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion Proceedings of the ACM on Web Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977819v1</w:t>
+                <w:t xml:space="preserve">hal-05004706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABDUL: a new Approach to Build language models for Dialects Using formal Language corpora only</w:t>
+                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2025 Workshop on Language Models for Underserved Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Apr 2025, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004706v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling North African Dialects from Standard Languages</w:t>
+                <w:t xml:space="preserve">Fake News Detection via Intermediate-Layer Emotional Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Toughrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Arabic Natural Language Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion Proceedings of the ACM on Web Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Apr 2025, Sydney, Australia. pp.2680-2684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3701716.3717537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348485v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards A Neural Machine Translation Proposal to Help Everyday Communication for People with Broca's Aphasia</w:t>
               </w:r>
@@ -2687,372 +2687,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
+                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531588v1</w:t>
+                <w:t xml:space="preserve">hal-01660016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAWO: Genetic-based optimization algorithm for SMT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameur Douib</w:t>
+                <w:t xml:space="preserve">An enhanced automatic speech recognition system for Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">The third Arabic Natural Language Processing Workshop - EACL 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660010v1</w:t>
+                <w:t xml:space="preserve">hal-01531588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is statistical machine translation approach dead?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Menacer</w:t>
+                <w:t xml:space="preserve">GAWO: Genetic-based optimization algorithm for SMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Douib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNLSSP 2017 - International Conference on Natural Language, Signal and Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISGA, Dec 2017, Casablanca, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">, ISGA, Dec 2017, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660016v1</w:t>
+                <w:t xml:space="preserve">hal-01660010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About vocabulary adaptation for automatic speech recognition of video data</w:t>
               </w:r>
@@ -3658,204 +3658,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORIA System for the WMT13 Quality Estimation Shared Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motaz Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2013 - Eighth Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.380 - 385</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923623v1</w:t>
+                <w:t xml:space="preserve">hal-00851959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Multilingual Comparable Articles Based On Opinions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LORIA System for the WMT13 Quality Estimation Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics ACL, Aug 2013, Sofia, Bulgaria. pp.105-111</w:t>
+              <w:t xml:space="preserve">ACL 2013 - Eighth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.380 - 385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851959v1</w:t>
+                <w:t xml:space="preserve">hal-00923623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine Learning Based Approach for Vocabulary Selection for Speech Transcription</w:t>
               </w:r>
@@ -3936,51 +3936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORIA System for the WMT12 Quality Estimation Shared Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4018,51 +4018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast news speech-to-text translation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4431,653 +4431,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Confidence Measures for Statistical Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Efficient Combination of Confidence Measures for Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Agents and Artificial Intelligence - ICAART 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association - INTERSPEECH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00333843v1</w:t>
+                <w:t xml:space="preserve">inria-00417546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Combination of Confidence Measures for Machine Translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Word- and sentence-level confidence measures for machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Conference of the International Speech Communication Association - INTERSPEECH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Annual Meeting of the European Association for Machine Translation - EAMT 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417546v1</w:t>
+                <w:t xml:space="preserve">inria-00417541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word- and sentence-level confidence measures for machine translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">New Confidence Measures for Statistical Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Meeting of the European Association for Machine Translation - EAMT 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Conference On Agents and Artificial Intelligence - ICAART 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00417541v1</w:t>
+                <w:t xml:space="preserve">inria-00333843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrase-Based Machine Translation based on Simulated Annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth international conference on Language Resources and Evaluation - LREC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00285277v1</w:t>
+                <w:t xml:space="preserve">inria-00331327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une alternative aux modèles de traduction statistique d'IBM : Les triggers inter-langues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Phrase-Based Machine Translation based on Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme conférence sur le Traitement Automatique des Langues Naturelles - TALN'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Sixth international conference on Language Resources and Evaluation - LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00285275v1</w:t>
+                <w:t xml:space="preserve">inria-00285277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Phrases in Machine Translation by Simulated Annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Une alternative aux modèles de traduction statistique d'IBM : Les triggers inter-langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH 2008 - 9th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brisbane, Australia. pp.2354-2357</w:t>
+              <w:t xml:space="preserve">15eme conférence sur le Traitement Automatique des Langues Naturelles - TALN'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00331327v1</w:t>
+                <w:t xml:space="preserve">inria-00285275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a bilingual dictionary from movie subtitles based on inter-lingual triggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Parallel Corpora from Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5318,51 +5318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using inter-lingual triggers for Machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lavecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,355 +5640,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salma Jamoussi</w:t>
+                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cerisara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
+              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100021v1</w:t>
+                <w:t xml:space="preserve">inria-00107762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on Building Language Resources for Multi-Modal Dialogue Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+                <w:t xml:space="preserve">Statistical Feature Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jeju, South Korea. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100051v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irina Illina</w:t>
+                <w:t xml:space="preserve">Experiments on Building Language Resources for Multi-Modal Dialogue Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107762v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient linear combination for distant n-gram models</w:t>
               </w:r>
@@ -7162,51 +7162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FAF6DAB"/>
+    <w:nsid w:val="D2566E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7310,51 +7310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C318AF8D"/>
+    <w:nsid w:val="DF46F445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7544,51 +7544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070239509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaik.loria.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr/sites/default/files/commun/25-guides/25_MEEF_NSI.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Naruko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/20/205012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Goliakova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F&#233;votte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freha Mezzoudj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-langlois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070239509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loria.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaik.loria.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.univ-lorraine.fr/sites/default/files/commun/25-guides/25_MEEF_NSI.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; L Grega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucjan Janowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Menacer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000232" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Douib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Smaili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/20838476SI.16.011.6192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907442v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2013.10.620" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Naruko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/30/20/205012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270957v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Latiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lavecchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Nasri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raybaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-011-9094-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/152C38205FEF3742607B2FAB340E841E66958946/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099594v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Toughrai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3701716.3717537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belgoumri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahnez Zakaria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04727384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Goliakova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pribil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768513v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Abidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32959-4_4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe F&#233;votte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Grandbastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tanoh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873685v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begona Garcia-Zapirain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Castillo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Badiola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zahia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Mendez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98678-4_40" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660010v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freha Mezzoudj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10888-9_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923623v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00834302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00579376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Jourani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Andr&#233;-Lovichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285277v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00285275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187084v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Jamoussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100051v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099595v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100805v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100651v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336546v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>