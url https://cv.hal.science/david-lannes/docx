--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -399,334 +399,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational discontinuous Galerkin shallow water model for coastal flood assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well posedness of F. John's floating body problem for a fixed object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mei Ming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102447⟩</w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761792v1</w:t>
+                <w:t xml:space="preserve">hal-04681001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General boundary conditions for a Boussinesq model with varying bathymetry</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An operational discontinuous Galerkin shallow water model for coastal flood assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Arpaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.102447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441332v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well posedness of F. John's floating body problem for a fixed object</w:t>
+                <w:t xml:space="preserve">General boundary conditions for a Boussinesq model with varying bathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mei Ming</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/RMI/1592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04681001v1</w:t>
+                <w:t xml:space="preserve">hal-04441332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freely Floating Objects on a Fluid Governed by the Boussinesq Equations</w:t>
               </w:r>
@@ -1853,403 +1853,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kelvin-Helmholtz instabilities in two-fluids shallow water models</w:t>
+                <w:t xml:space="preserve">Nonlinear wave-current interactions in shallow water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mei Ming</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fields Institute Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (4), pp.382-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101993v1</w:t>
+                <w:t xml:space="preserve">hal-01331247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of fully nonlinear and weakly dispersive Green-Naghdi models for efficient 2D simulations</w:t>
+                <w:t xml:space="preserve">The Kelvin-Helmholtz instabilities in two-fluids shallow water models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marche</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fields Institute Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.185-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932858v2</w:t>
+                <w:t xml:space="preserve">hal-01101993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WELL-POSEDNESS AND SHALLOW-WATER STABILITY FOR A NEW HAMILTONIAN FORMULATION OF THE WATER WAVES EQUATIONS WITH VORTICITY</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new class of fully nonlinear and weakly dispersive Green-Naghdi models for efficient 2D simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282, pp.238-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101988v1</w:t>
+                <w:t xml:space="preserve">hal-00932858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear wave-current interactions in shallow water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WELL-POSEDNESS AND SHALLOW-WATER STABILITY FOR A NEW HAMILTONIAN FORMULATION OF THE WATER WAVES EQUATIONS WITH VORTICITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.1169-1270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331247v2</w:t>
+                <w:t xml:space="preserve">hal-01101988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully nonlinear long-waves models in presence of vorticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2281,390 +2281,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMARKS ON THE FULL DISPERSION KADOMTSEV-PETVIASHVLI EQUATION</w:t>
+                <w:t xml:space="preserve">Mettre les vagues en équations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101990v1</w:t>
+                <w:t xml:space="preserve">hal-01350463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearshore Dynamics of Tsunami-like Undular Bores using a Fully Nonlinear Boussinesq Model.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stability criterion for two-fluid interfaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, SI64, pp.603-607</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208, pp.481-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799006v1</w:t>
+                <w:t xml:space="preserve">hal-00486237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stability criterion for two-fluid interfaces and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nearshore Dynamics of Tsunami-like Undular Bores using a Fully Nonlinear Boussinesq Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 208, pp.481-567</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, SI64, pp.603-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486237v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre les vagues en équations</w:t>
+                <w:t xml:space="preserve">REMARKS ON THE FULL DISPERSION KADOMTSEV-PETVIASHVLI EQUATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.xx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350463v1</w:t>
+                <w:t xml:space="preserve">hal-01101990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water waves over a rough bottom in the shallow water regime</w:t>
               </w:r>
@@ -2754,103 +2754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to handle wave breaking in fully non-linear Boussinesq models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.54--66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,77 +3042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of strongly nonlinear and dispersive waves using a Green-Naghdi model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (1-3), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3159,90 +3159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A splitting approach for the fully nonlinear and weakly dispersive Green-Naghdi model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 230 (4), pp.1479-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3361,152 +3361,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00440349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
+                <w:t xml:space="preserve">Large time existence for 3D water-waves and asymptotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
+                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, sous presse</w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171, pp.485-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281511v1</w:t>
+                <w:t xml:space="preserve">hal-00281509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nash-Moser theorem for singular evolution equations. Application to the Serre and Green-Naghdi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (1), pp.97-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3517,212 +3517,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic models for internal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time existence for 3D water-waves and asymptotics</w:t>
+                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 171, pp.485-541</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00281509v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly transverse Boussinesq systems and the KP approximation</w:t>
               </w:r>
@@ -3853,191 +3853,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Wave Approximations for Water-Waves</w:t>
+                <w:t xml:space="preserve">Well-Posedness of the Water Waves Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Bona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 178, pp.373-410</w:t>
+              <w:t xml:space="preserve">J. Am. Math. Soc.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.605-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258833v1</w:t>
+                <w:t xml:space="preserve">hal-00258834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Posedness of the Water Waves Equations</w:t>
+                <w:t xml:space="preserve">Long Wave Approximations for Water-Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Am. Math. Soc.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18, pp.605-654</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 178, pp.373-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258834v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4219,90 +4219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHAINA : A parallel high performance unstructured near-shore wave model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Brye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry L. Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4965,177 +4965,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE F. JOHN MODEL AND CUMMINS' EQUATIONS FOR FREELY FLOATING OBJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The moving contact line problem for the $2D$ nonlinear shallow water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuo Iguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376196v1</w:t>
+                <w:t xml:space="preserve">hal-04915965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moving contact line problem for the $2D$ nonlinear shallow water equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE F. JOHN MODEL AND CUMMINS' EQUATIONS FOR FREELY FLOATING OBJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oen Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915965v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics for 2d Interfaces</w:t>
               </w:r>
@@ -5190,490 +5190,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Pulses Approximations in Dispersive Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Colin</w:t>
+                <w:t xml:space="preserve">A Nash-Moser theorem for singular evolution equations. Application to the Serre and Green-Naghdi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201084v1</w:t>
+                <w:t xml:space="preserve">hal-00126256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of asymptotic two-dimensional time-dependent equations for ocean wave propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large time existence for $3D$ water-waves and asymptotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177251v1</w:t>
+                <w:t xml:space="preserve">hal-00128402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
+                <w:t xml:space="preserve">Short Pulses Approximations in Dispersive Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170213v1</w:t>
+                <w:t xml:space="preserve">hal-00201084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Models for Internal Waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of asymptotic two-dimensional time-dependent equations for ocean wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201083v1</w:t>
+                <w:t xml:space="preserve">hal-00177251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time existence for $3D$ water-waves and asymptotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
+                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128402v2</w:t>
+                <w:t xml:space="preserve">hal-00170213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nash-Moser theorem for singular evolution equations. Application to the Serre and Green-Naghdi equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
+                <w:t xml:space="preserve">Asymptotic Models for Internal Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126256v1</w:t>
+                <w:t xml:space="preserve">hal-00201083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing at a point with caustic crossing for a class of nonlinear equations</w:t>
               </w:r>
@@ -5760,252 +5760,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 2</w:t>
+                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743810v1</w:t>
+                <w:t xml:space="preserve">hal-04743805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 3</w:t>
+                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743798v1</w:t>
+                <w:t xml:space="preserve">hal-04743810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 1</w:t>
+                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743805v1</w:t>
+                <w:t xml:space="preserve">hal-04743798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6160,51 +6160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068186v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Iguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04761792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ming" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00041-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.1085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0061.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982925v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174159v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouragues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.04.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Metivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-017-0029-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932858v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331247v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.xx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Craig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sulem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WF8DF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDXZR0H2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9395-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Alvarez-Samaniego" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bona" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Brye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.46" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Bona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oen Paulsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201083v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128402v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068186v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Iguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ming" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04761792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00041-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.1085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0061.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982925v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174159v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouragues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.04.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Metivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-017-0029-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331247v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932858v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.xx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Craig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sulem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WF8DF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDXZR0H2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9395-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Alvarez-Samaniego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Brye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.46" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Bona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oen Paulsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128402v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>