--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -742,51 +742,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (3), https://ems.press/journals/aihpc/articles/5300753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/AIHPC/15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
@@ -2432,239 +2432,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearshore Dynamics of Tsunami-like Undular Bores using a Fully Nonlinear Boussinesq Model.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REMARKS ON THE FULL DISPERSION KADOMTSEV-PETVIASHVLI EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.xx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799006v1</w:t>
+                <w:t xml:space="preserve">hal-01101990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMARKS ON THE FULL DISPERSION KADOMTSEV-PETVIASHVLI EQUATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nearshore Dynamics of Tsunami-like Undular Bores using a Fully Nonlinear Boussinesq Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, SI64, pp.603-607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101990v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water waves over a rough bottom in the shallow water regime</w:t>
               </w:r>
@@ -2693,51 +2693,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sulem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29, pp.233-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
@@ -2767,90 +2767,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to handle wave breaking in fully non-linear Boussinesq models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.54--66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,51 +3042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of strongly nonlinear and dispersive waves using a Green-Naghdi model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,90 +3159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A splitting approach for the fully nonlinear and weakly dispersive Green-Naghdi model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 230 (4), pp.1479-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6160,51 +6160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068186v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Iguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ming" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04761792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00041-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.1085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0061.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982925v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174159v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouragues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.04.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Metivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-017-0029-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331247v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932858v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.xx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Craig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sulem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WF8DF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDXZR0H2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9395-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Alvarez-Samaniego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Brye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.46" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Bona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oen Paulsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128402v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068186v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Iguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ming" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04761792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00041-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.1085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0061.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982925v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174159v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouragues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.04.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Metivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-017-0029-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331247v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932858v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.xx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Craig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sulem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WF8DF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDXZR0H2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9395-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Alvarez-Samaniego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Brye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.46" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Bona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oen Paulsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128402v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>