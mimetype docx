--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -399,334 +399,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well posedness of F. John's floating body problem for a fixed object</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An operational discontinuous Galerkin shallow water model for coastal flood assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Ming</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Arpaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/RMI/1592⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.102447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2024.102447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681001v1</w:t>
+                <w:t xml:space="preserve">hal-04761792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational discontinuous Galerkin shallow water model for coastal flood assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General boundary conditions for a Boussinesq model with varying bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761792v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General boundary conditions for a Boussinesq model with varying bathymetry</w:t>
+                <w:t xml:space="preserve">Well posedness of F. John's floating body problem for a fixed object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rigal</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/RMI/1592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441332v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freely Floating Objects on a Fluid Governed by the Boussinesq Equations</w:t>
               </w:r>
@@ -1853,403 +1853,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear wave-current interactions in shallow water</w:t>
+                <w:t xml:space="preserve">The Kelvin-Helmholtz instabilities in two-fluids shallow water models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marche</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fields Institute Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.185-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331247v2</w:t>
+                <w:t xml:space="preserve">hal-01101993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kelvin-Helmholtz instabilities in two-fluids shallow water models</w:t>
+                <w:t xml:space="preserve">A new class of fully nonlinear and weakly dispersive Green-Naghdi models for efficient 2D simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mei Ming</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fields Institute Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282, pp.238-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101993v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of fully nonlinear and weakly dispersive Green-Naghdi models for efficient 2D simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WELL-POSEDNESS AND SHALLOW-WATER STABILITY FOR A NEW HAMILTONIAN FORMULATION OF THE WATER WAVES EQUATIONS WITH VORTICITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.1169-1270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932858v2</w:t>
+                <w:t xml:space="preserve">hal-01101988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WELL-POSEDNESS AND SHALLOW-WATER STABILITY FOR A NEW HAMILTONIAN FORMULATION OF THE WATER WAVES EQUATIONS WITH VORTICITY</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear wave-current interactions in shallow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 136 (4), pp.382-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101988v1</w:t>
+                <w:t xml:space="preserve">hal-01331247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully nonlinear long-waves models in presence of vorticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2281,390 +2281,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mettre les vagues en équations</w:t>
+                <w:t xml:space="preserve">REMARKS ON THE FULL DISPERSION KADOMTSEV-PETVIASHVLI EQUATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2013.6.xx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350463v1</w:t>
+                <w:t xml:space="preserve">hal-01101990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stability criterion for two-fluid interfaces and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nearshore Dynamics of Tsunami-like Undular Bores using a Fully Nonlinear Boussinesq Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 208, pp.481-567</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, SI64, pp.603-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486237v1</w:t>
+                <w:t xml:space="preserve">hal-00799006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMARKS ON THE FULL DISPERSION KADOMTSEV-PETVIASHVLI EQUATION</w:t>
+                <w:t xml:space="preserve">Mettre les vagues en équations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101990v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearshore Dynamics of Tsunami-like Undular Bores using a Fully Nonlinear Boussinesq Model.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stability criterion for two-fluid interfaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, SI64, pp.603-607</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208, pp.481-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799006v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water waves over a rough bottom in the shallow water regime</w:t>
               </w:r>
@@ -2754,103 +2754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to handle wave breaking in fully non-linear Boussinesq models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67, pp.54--66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,77 +3042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of strongly nonlinear and dispersive waves using a Green-Naghdi model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (1-3), pp.105-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3159,90 +3159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A splitting approach for the fully nonlinear and weakly dispersive Green-Naghdi model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 230 (4), pp.1479-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3361,368 +3361,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00440349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time existence for 3D water-waves and asymptotics</w:t>
+                <w:t xml:space="preserve">A Nash-Moser theorem for singular evolution equations. Application to the Serre and Green-Naghdi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 171, pp.485-541</w:t>
+              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (1), pp.97-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281509v1</w:t>
+                <w:t xml:space="preserve">hal-00281508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nash-Moser theorem for singular evolution equations. Application to the Serre and Green-Naghdi equations</w:t>
+                <w:t xml:space="preserve">Asymptotic models for internal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (1), pp.97-131</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281508v1</w:t>
+                <w:t xml:space="preserve">hal-00281510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for internal waves</w:t>
+                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00281510v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
+                <w:t xml:space="preserve">Large time existence for 3D water-waves and asymptotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, sous presse</w:t>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 171, pp.485-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00281511v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly transverse Boussinesq systems and the KP approximation</w:t>
               </w:r>
@@ -3853,191 +3853,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00281506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Posedness of the Water Waves Equations</w:t>
+                <w:t xml:space="preserve">Long Wave Approximations for Water-Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Am. Math. Soc.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18, pp.605-654</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 178, pp.373-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258834v1</w:t>
+                <w:t xml:space="preserve">hal-00258833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Wave Approximations for Water-Waves</w:t>
+                <w:t xml:space="preserve">Well-Posedness of the Water Waves Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Bona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 178, pp.373-410</w:t>
+              <w:t xml:space="preserve">J. Am. Math. Soc.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.605-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258833v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4219,90 +4219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHAINA : A parallel high performance unstructured near-shore wave model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gilberto Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien de Brye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ricchiuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry L. Bona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4965,177 +4965,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moving contact line problem for the $2D$ nonlinear shallow water equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE F. JOHN MODEL AND CUMMINS' EQUATIONS FOR FREELY FLOATING OBJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oen Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915965v1</w:t>
+                <w:t xml:space="preserve">hal-05376196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE F. JOHN MODEL AND CUMMINS' EQUATIONS FOR FREELY FLOATING OBJECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The moving contact line problem for the $2D$ nonlinear shallow water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuo Iguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Oen Paulsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05376196v1</w:t>
+                <w:t xml:space="preserve">hal-04915965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics for 2d Interfaces</w:t>
               </w:r>
@@ -5190,490 +5190,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nash-Moser theorem for singular evolution equations. Application to the Serre and Green-Naghdi equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
+                <w:t xml:space="preserve">Short Pulses Approximations in Dispersive Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126256v1</w:t>
+                <w:t xml:space="preserve">hal-00201084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large time existence for $3D$ water-waves and asymptotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Derivation of asymptotic two-dimensional time-dependent equations for ocean wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128402v2</w:t>
+                <w:t xml:space="preserve">hal-00177251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Pulses Approximations in Dispersive Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Colin</w:t>
+                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201084v1</w:t>
+                <w:t xml:space="preserve">hal-00170213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of asymptotic two-dimensional time-dependent equations for ocean wave propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic Models for Internal Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Saut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177251v1</w:t>
+                <w:t xml:space="preserve">hal-00201083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrodynamical relevance of the Camassa-Holm and Degasperis-Procesi equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Constantin</w:t>
+                <w:t xml:space="preserve">Large time existence for $3D$ water-waves and asymptotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170213v1</w:t>
+                <w:t xml:space="preserve">hal-00128402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Models for Internal Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerry Bona</w:t>
+                <w:t xml:space="preserve">A Nash-Moser theorem for singular evolution equations. Application to the Serre and Green-Naghdi equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borys Alvarez-Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201083v1</w:t>
+                <w:t xml:space="preserve">hal-00126256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing at a point with caustic crossing for a class of nonlinear equations</w:t>
               </w:r>
@@ -5760,252 +5760,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 1</w:t>
+                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743805v1</w:t>
+                <w:t xml:space="preserve">hal-04743810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 2</w:t>
+                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743810v1</w:t>
+                <w:t xml:space="preserve">hal-04743798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 3</w:t>
+                <w:t xml:space="preserve">Geoffrey Beck and David Lannes - Wave-structure interactions 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743798v1</w:t>
+                <w:t xml:space="preserve">hal-04743805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6160,51 +6160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068186v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Iguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ming" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04761792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00041-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.1085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0061.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982925v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174159v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouragues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.04.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Metivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-017-0029-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331247v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932858v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Castro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.xx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Craig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sulem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WF8DF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDXZR0H2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9395-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281509v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Alvarez-Samaniego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Brye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.46" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Bona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oen Paulsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126256v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128402v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201084v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177251v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201083v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743810v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068186v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rigal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2026.102713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Beck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025075" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Iguchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/1636" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04761792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arpaia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2024.102447" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681001v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ming" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/1592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122615v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPC/15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400903v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Saut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42286-020-00041-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015531v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2021.14.1085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0061.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982925v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174159v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouragues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.04.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Metivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2018.04.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40818-017-0029-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.666" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932858v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.11.016" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Castro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331247v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007564v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2013.6.xx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Craig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sulem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2012.04.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4WF8DF8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.02.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDXZR0H2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-010-9395-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2010.11.015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070711724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borys Alvarez-Samaniego" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Constantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258833v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Brye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ricchiuto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047125v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouragues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.46" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254666v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry L. Bona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oen Paulsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487357v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201083v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128402v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Carles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>