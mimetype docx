--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -346,247 +346,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance imaging of node and internode in maize stalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boulgsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848632v1</w:t>
+                <w:t xml:space="preserve">hal-04718891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of node and internode in maize stalk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Boulgsoa</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. </w:t>
+              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718891v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
               </w:r>
@@ -691,273 +691,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+                <w:t xml:space="preserve">hal-02733958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733958v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
               </w:r>
@@ -1943,77 +1943,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2175,299 +2175,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hitchhiker's guide through the bio‐image analysis software universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Doube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">Siân Culley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 596 (19), pp.2472-2485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622545v1</w:t>
+                <w:t xml:space="preserve">hal-03757709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hitchhiker's guide through the bio‐image analysis software universe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Doube</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siân Culley</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 596 (19), pp.2472-2485. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757709v1</w:t>
+                <w:t xml:space="preserve">hal-03622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part II: 3D morphologies of amyloid-β plaques in Alzheimer’s disease models</w:t>
               </w:r>
@@ -2626,51 +2626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2715,295 +2715,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmraldi: efficient methods for the fusion of mass spectrometry and magnetic resonance images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Grélard</w:t>
+                <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-020-03954-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150157v1</w:t>
+                <w:t xml:space="preserve">hal-03528905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.F. Devaux</w:t>
+                <w:t xml:space="preserve">Esmraldi: efficient methods for the fusion of mass spectrometry and magnetic resonance images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delord</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, 22 p. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-020-03954-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528905v1</w:t>
+                <w:t xml:space="preserve">hal-03150157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfibril angle of elementary flax fibres investigated with polarised second harmonic generation microscopy</w:t>
               </w:r>
@@ -3221,291 +3221,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhor Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619011v1</w:t>
+                <w:t xml:space="preserve">hal-02393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393309v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
               </w:r>
@@ -3753,265 +3753,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative dissection of variations in root growth rate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative imaging of plants: multi-scale data for better plant anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69 (21), pp.5157-5168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery272⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 69 (3), pp.343-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621828v1</w:t>
+                <w:t xml:space="preserve">hal-02625043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of plants: multi-scale data for better plant anatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative dissection of variations in root growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chvan Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69 (3), pp.343-347. </w:t>
+              <w:t xml:space="preserve">, 2018, 69 (21), pp.5157-5168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625043v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue lignification, cell wall &amp;lt;em&amp;gt;p&amp;lt;/em&amp;gt;-coumaroylation and degradability of maize stems depend on water status</w:t>
               </w:r>
@@ -4255,538 +4255,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The preprophase band of microtubules controls the robustness of division orientation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Estelle Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Allais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (6334), pp.186-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aal3016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629208v1</w:t>
+                <w:t xml:space="preserve">hal-01606017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological quantification of maize stem sections from FASGA-stained images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 223, pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-017-0225-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627257v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preprophase band of microtubules controls the robustness of division orientation in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histological quantification of maize stem sections from FASGA-stained images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Schaefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Fadi El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aal3016⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-017-0225-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606017v1</w:t>
+                <w:t xml:space="preserve">hal-02627257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+                <w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 223, pp.54-61. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (11), pp.10352-10360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426768v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the mechanical performance and in-planta architecture of secondary hemp fibres</w:t>
               </w:r>
@@ -4931,77 +4931,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the microstructure of natural fibre composites by confocal Raman imaging and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5152,51 +5152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KymoRod: a method for automated kinematic analysis of rod-shaped plant organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection semi-automatique de cellules de fruits charnus observés par microscopie confocale 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7046,64 +7046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D.Q. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès Association Française d’Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Histotechnologie, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7266,319 +7266,319 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
+              <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289525v1</w:t>
+                <w:t xml:space="preserve">hal-02289529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289529v1</w:t>
+                <w:t xml:space="preserve">hal-02289525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cell division patterns in plant early embryogenesis by combining 3D image analysis and computer modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7646,64 +7646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar El Demerdache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7758,77 +7758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jul 2019, Lyon, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8099,77 +8099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of cell division patterns during plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Moukhtar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,269 +8326,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of cheese microstructure and diffusion properties of solutes: An important link to understand cheese ripening mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartography of tomato pericarp cellular morphology at the fruit scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAM Project International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Insidefood Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189705v1</w:t>
+                <w:t xml:space="preserve">hal-01204126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of tomato pericarp cellular morphology at the fruit scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image analysis of cheese microstructure and diffusion properties of solutes: An important link to understand cheese ripening mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insidefood Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">DREAM Project International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204126v1</w:t>
+                <w:t xml:space="preserve">hal-01189705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8619,51 +8619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of Imaging in the Study of Lignocellulosic Biomass Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8900,51 +8900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance de l’imagerie dans l’étude des tissus de la biomasse lignocellulosique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9420,149 +9420,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie de structures cellulaires biologiques partiellement observées par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Modélisation et simulation. Université René Descartes - Paris V, 2005. Français. </w:t>
+              <w:t xml:space="preserve">Mathématiques [math]. 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00081554v1</w:t>
+                <w:t xml:space="preserve">tel-02834018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie de structures cellulaires biologiques partiellement observées par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathématiques [math]. 2005. Français. </w:t>
+              <w:t xml:space="preserve">Modélisation et simulation. Université René Descartes - Paris V, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02834018v1</w:t>
+                <w:t xml:space="preserve">tel-00081554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9717,51 +9717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haase" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doube" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.70021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zarei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanesh Kattipparambil Rajan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14451" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03954-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606017v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5F9VSVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02080.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p83-92" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283585.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haase" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doube" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.70021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zarei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanesh Kattipparambil Rajan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14451" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03954-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5F9VSVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02080.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p83-92" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283585.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>