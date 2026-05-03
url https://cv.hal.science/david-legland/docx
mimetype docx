--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,493 +100,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision tree for designing bioimage analysis pipelines</w:t>
+                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Fazeli</w:t>
+                <w:t xml:space="preserve">P. Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Haase</w:t>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Doube</w:t>
+                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kota Miura</w:t>
+                <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GloBIAS Conference 2025 Kobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Kobe, Japan. 2025</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326537v1</w:t>
+                <w:t xml:space="preserve">hal-05323775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling the gaps between scales to understand biomass properties</w:t>
+                <w:t xml:space="preserve">A decision tree for designing bioimage analysis pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Assemat</w:t>
+                <w:t xml:space="preserve">Elnaz Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Robert Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam Czjzek</w:t>
+                <w:t xml:space="preserve">Michael Doube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Duru</w:t>
+                <w:t xml:space="preserve">Kota Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada. 2025</w:t>
+              <w:t xml:space="preserve">GloBIAS Conference 2025 Kobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Kobe, Japan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323775v1</w:t>
+                <w:t xml:space="preserve">hal-05326537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of node and internode in maize stalk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Boulgsoa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. </w:t>
+              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718891v1</w:t>
+                <w:t xml:space="preserve">hal-04848632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic resonance imaging of node and internode in maize stalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boulgsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848632v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
               </w:r>
@@ -598,51 +598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -691,355 +691,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733958v1</w:t>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1215,51 +1215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,51 +1336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1444,51 +1444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MatGeom: A toolbox for geometry processing with MATLAB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.101984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,103 +1787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cells to pixels: A decision tree for designing bioimage analysis pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Doube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.2025;1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,103 +1917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2175,567 +2175,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hitchhiker's guide through the bio‐image analysis software universe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elnaz Fazeli</w:t>
+                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Doube</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siân Culley</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 596 (19), pp.2472-2485. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.14451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757709v1</w:t>
+                <w:t xml:space="preserve">hal-03622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Hitchhiker's guide through the bio‐image analysis software universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Fazeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Doube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew King</w:t>
+                <w:t xml:space="preserve">Siân Culley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 596 (19), pp.2472-2485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.14451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622545v1</w:t>
+                <w:t xml:space="preserve">hal-03757709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part II: 3D morphologies of amyloid-β plaques in Alzheimer’s disease models</w:t>
+                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chourrout</w:t>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Roux</w:t>
+                <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlie Boisvert</w:t>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gislard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (3), pp.1640-1653. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294, pp.119738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.438890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451419v2</w:t>
+                <w:t xml:space="preserve">hal-03736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
+                <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part II: 3D morphologies of amyloid-β plaques in Alzheimer’s disease models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Matthieu Chourrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grélard</w:t>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Carlie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Arnaud</w:t>
+                <w:t xml:space="preserve">Coralie Gislard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 294, pp.119738. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.1640-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.438890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736294v1</w:t>
+                <w:t xml:space="preserve">hal-03451419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
               </w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,103 +2855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmraldi: efficient methods for the fusion of mass spectrometry and magnetic resonance images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.1-17. </w:t>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,64 +3119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric mapping of cellular morphology in plant tissue sections by gray level granulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3221,373 +3221,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393309v1</w:t>
+                <w:t xml:space="preserve">hal-02619011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhor Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619011v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (7), pp.1-21. </w:t>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beating of hemp bast fibres: an examination of a hydro-mechanical treatment on chemical, structural, and nanomechanical property evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,77 +3759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of plants: multi-scale data for better plant anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (3), pp.343-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3902,51 +3902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue lignification, cell wall &amp;lt;em&amp;gt;p&amp;lt;/em&amp;gt;-coumaroylation and degradability of maize stems depend on water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4255,408 +4255,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preprophase band of microtubules controls the robustness of division orientation in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histological quantification of maize stem sections from FASGA-stained images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Schaefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Fadi El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aal3016⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-017-0225-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606017v1</w:t>
+                <w:t xml:space="preserve">hal-02627257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The preprophase band of microtubules controls the robustness of division orientation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (6334), pp.186-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aal3016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426768v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological quantification of maize stem sections from FASGA-stained images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 223, pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-017-0225-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627257v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4944,51 +4944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,51 +5048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoLibJ: integrated library and plugins for mathematical morphology with ImageJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,51 +5165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KymoRod: a method for automated kinematic analysis of rod-shaped plant organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,51 +5299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline V. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5550,77 +5550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mapping of maize bundle intensity at the stem scale using spatial normalisation of replicated images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5680,51 +5680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek D. Ercili-Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina M. Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (13), pp.3186 - 3192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5930,51 +5930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated clustering of lignocellulosic fibres based on morphometric features and using clustering of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6033,90 +6033,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartography of cell morphology in tomato pericarp at the fruit scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6292,64 +6292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereological estimation of cell wall density of DR12 tomato mutant using three-dimensional confocal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,64 +6422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection semi-automatique de cellules de fruits charnus observés par microscopie confocale 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6504,51 +6504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereological estimation for layered structures based on slabs perpendicular to a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,64 +6647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6763,51 +6763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Minkowski measures on 2D and 3D binary images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,64 +6912,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal and multi-scale analysis of the parietal structure of plant biomass for a better understanding of its degradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,90 +7020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’images et modélisation pour la morphologie de tissus végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D.Q. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès Association Française d’Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Histotechnologie, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7154,51 +7154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7266,90 +7266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7387,90 +7387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7508,90 +7508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering cell division patterns in plant early embryogenesis by combining 3D image analysis and computer modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Growth and Form: International Symposium on Quantitative Plant Morphodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
@@ -7646,77 +7646,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar El Demerdache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
@@ -7758,77 +7758,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jul 2019, Lyon, France. 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7879,51 +7879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8013,51 +8013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8099,90 +8099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of cell division patterns during plant early embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8263,51 +8263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8326,269 +8326,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of tomato pericarp cellular morphology at the fruit scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Image analysis of cheese microstructure and diffusion properties of solutes: An important link to understand cheese ripening mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insidefood Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">DREAM Project International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204126v1</w:t>
+                <w:t xml:space="preserve">hal-01189705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis of cheese microstructure and diffusion properties of solutes: An important link to understand cheese ripening mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+                <w:t xml:space="preserve">Cartography of tomato pericarp cellular morphology at the fruit scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Legland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DREAM Project International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Insidefood Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189705v1</w:t>
+                <w:t xml:space="preserve">hal-01204126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8619,64 +8619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power of Imaging in the Study of Lignocellulosic Biomass Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8753,90 +8753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Similarity Metric for Deformable Registration of MALDI–MS and MRI Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marléne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8900,64 +8900,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance de l’imagerie dans l’étude des tissus de la biomasse lignocellulosique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey level granulometry for histological image analysis of plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9152,51 +9152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient N-Dimensional surface estimation using Crofton formula and run-length encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Insight, January-December. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -9210,174 +9210,206 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (2)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">localEstimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Logiciel</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -9406,51 +9438,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie de structures cellulaires biologiques partiellement observées par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9477,51 +9509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie de structures cellulaires biologiques partiellement observées par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université René Descartes - Paris V, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9717,51 +9749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haase" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doube" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.70021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zarei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanesh Kattipparambil Rajan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14451" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03954-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5F9VSVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02080.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p83-92" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283585.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doube" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.70021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zarei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanesh Kattipparambil Rajan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14451" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03954-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5F9VSVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02080.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p83-92" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283585.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>