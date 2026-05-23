--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -346,1346 +346,1592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-modal and multi-scale analysis of the parietal structure of plant biomass for a better understanding of its degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">19ème Colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848632v1</w:t>
+                <w:t xml:space="preserve">hal-05190248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance imaging of node and internode in maize stalk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-modal and multi-scale analysis of plant biomass for a better understanding of its degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. </w:t>
+              <w:t xml:space="preserve">International Conference on Plant Cell Wall Biology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (British Columbia), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718891v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run-Length based mathematical morphology for processing of large 3D images of wheat grains. Image To Knowledge, Milan (IT): 2024/10/23-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Plant Cell Wall Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Japan</w:t>
+              <w:t xml:space="preserve">From Images To Knowledge (I2K)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151726v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Magnetic resonance imaging of node and internode in maize stalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Boulgsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">4th INTERNATIONAL PLANT SPECTROSCOPY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093374v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
+              <w:t xml:space="preserve">7th International Conference on Plant Cell Wall Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733958v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la microtomographie à rayons X et de l’analyse d’images pour l’étude de la croissance et la morphologie du grain de blé en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Corcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Legland</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Colloque GRAINES 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Français de Biologie des Graines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154432v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histologie, dégradabilité de la biomasse lignocellulosique et tolérance des plantes à un manque d'eau.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Méchin</w:t>
+                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi El El Hage</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods in the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955001v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+                <w:t xml:space="preserve">Multispectral image analysis of series of large images of plant sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nottingham, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552153v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes FRAP/CRYO-FIXATION-MET-MEB pour relier la diffusion de la pepsine à la microstructure des gels laitiers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histologie, dégradabilité de la biomasse lignocellulosique et tolérance des plantes à un manque d'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse d’image et nouvelles techniques D’imageries spécifiques» 15. journées de formation du RCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint Etienne, France. , 2016</w:t>
+              <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322854v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
+                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. NIZO Dairy Conference Milk Protein Functionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Papendal, Netherlands. , 2015</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454560v1</w:t>
+                <w:t xml:space="preserve">hal-01552153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodes FRAP/CRYO-FIXATION-MET-MEB pour relier la diffusion de la pepsine à la microstructure des gels laitiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse d’image et nouvelles techniques D’imageries spécifiques» 15. journées de formation du RCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Etienne, France. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kolotuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. NIZO Dairy Conference Milk Protein Functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Papendal, Netherlands. , 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diffusion in model cheeses as affected by matrix microstructure and properties of solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IDF Symposium on the Microstructure of Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1695,129 +1941,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MatGeom: A toolbox for geometry processing with MATLAB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, pp.101984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cells to pixels: A decision tree for designing bioimage analysis pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1862,490 +2108,490 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.2025;1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmi.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Growth-Related Features of Wheat Grain Pericarp Revealed by Synchrotron-Based X-ray Micro-Tomography and 3D Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (5), pp.1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants12051038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of microfibril angle in plant fibres : Comparison between X-ray diffraction, second harmonic generation and transmission ellipsometry microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Richely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zarei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhanesh Kattipparambil Rajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Govilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.100355 (14). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2023.100355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Based X-ray Microtomography Reveals Cellular Morphological Features of Developing Wheat Grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (7), pp.3454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app12073454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hitchhiker's guide through the bio‐image analysis software universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2367,6866 +2613,6757 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Doube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siân Culley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 596 (19), pp.2472-2485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.14451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial correlation of water distribution and fine structure of arabinoxylans in the developing wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 294, pp.119738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain virtual histology with X-ray phase-contrast tomography Part II: 3D morphologies of amyloid-β plaques in Alzheimer’s disease models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chourrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlie Boisvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gislard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.1640-1653. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.438890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darkfield and Fluorescence Macrovision of a Series of Large Images to Assess Anatomical and Chemical Tissue Variability in Whole Cross-Sections of Maize Stems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, 22 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.792981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmraldi: efficient methods for the fusion of mass spectrometry and magnetic resonance images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-020-03954-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfibril angle of elementary flax fibres investigated with polarised second harmonic generation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.112847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric mapping of cellular morphology in plant tissue sections by gray level granulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13007-020-00603-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13007-019-0468-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell geometry determines symmetric and asymmetric division plane selection in Arabidopsis early embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moukhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhor Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), pp.e1006771. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in cell walls lignification, feruloylation and p-coumaroylation throughout maize internode development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (7), pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0219923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beating of hemp bast fibres: an examination of a hydro-mechanical treatment on chemical, structural, and nanomechanical property evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Padovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thomachot-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (9), pp.5665-5683. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-019-02456-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of plants: multi-scale data for better plant anatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative dissection of variations in root growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chvan Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69 (3), pp.343-347. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx416⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 69 (21), pp.5157-5168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625043v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative dissection of variations in root growth rate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative imaging of plants: multi-scale data for better plant anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 69 (21), pp.5157-5168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery272⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 69 (3), pp.343-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621828v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue lignification, cell wall &amp;lt;em&amp;gt;p&amp;lt;/em&amp;gt;-coumaroylation and degradability of maize stems depend on water status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (19), pp.4800-4808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b05755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Two-Dimensional Particle Size Distribution on Estimation of Water Vapor Diffusivity in Micrometric Size Cellulose Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (9), pp.1712. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11091712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histological quantification of maize stem sections from FASGA-stained images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-017-0225-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (11), pp.10352-10360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627257v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The preprophase band of microtubules controls the robustness of division orientation in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histological quantification of maize stem sections from FASGA-stained images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-017-0225-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aal3016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606017v1</w:t>
+                <w:t xml:space="preserve">hal-02627257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The preprophase band of microtubules controls the robustness of division orientation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Uyttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duroc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356 (6334), pp.186-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aal3016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426768v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and Chemical Approach To Highlight How a Simple Methyl Group Affects the Mechanical Properties of a Natural Fibers Composite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Paës</w:t>
+                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Allais</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b02399⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 223, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629208v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the mechanical performance and in-planta architecture of secondary hemp fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Malvestio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the microstructure of natural fibre composites by confocal Raman imaging and image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.32-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoLibJ: integrated library and plugins for mathematical morphology with ImageJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arganda Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (22), pp.3532-3534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KymoRod: a method for automated kinematic analysis of rod-shaped plant organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Fregosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (3), pp.468-475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.13255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.360-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NucleusJ: an ImageJ plugin for quantifying 3D images of interphase nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arganda-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline V. Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (7), pp.1144 - 1146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mapping of maize bundle intensity at the stem scale using spatial normalisation of replicated images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0090673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural mechanisms leading to improved water retention in acid milk gels by use of transglutaminase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek D. Ercili-Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina M. Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa K. Poutanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30 (1), pp.419 - 427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color Quantification of Stained Maize Stem Section Describes Lignin Spatial Distribution within the Whole Stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (13), pp.3186 - 3192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf400912s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated clustering of lignocellulosic fibres based on morphometric features and using clustering of variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 45, pp.253 - 261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartography of cell morphology in tomato pericarp at the fruit scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247 (1), pp.78 - 93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03623.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the isoelectric point of the heat-induced whey protein complexes affects the acid gelation of skim milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2011.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereological estimation of cell wall density of DR12 tomato mutant using three-dimensional confocal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (2), pp.265-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcp283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection semi-automatique de cellules de fruits charnus observés par microscopie confocale 2D et 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, N° Spécial: Imagerie, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereological estimation for layered structures based on slabs perpendicular to a surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 232 (1), pp.44-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2008.02080.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro-vision and grey level granulometry for quantification of tomato pericarp structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (2), pp.199-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2007.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of Minkowski measures on 2D and 3D binary images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, pp.83-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5566/ias.v26.p83-92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664450v1</w:t>
-              </w:r>
-[...1705 lines deleted...]
-                <w:t xml:space="preserve">hal-01204126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power of Imaging in the Study of Lignocellulosic Biomass Tissues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+                <w:t xml:space="preserve">A New Similarity Metric for Deformable Registration of MALDI–MS and MRI Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Baldy</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marléne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_16⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14122, Springer Nature Switzerland, pp.171-181, 2024, Lecture Notes in Computer Science, 978-3-031-48593-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48593-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163983v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Similarity Metric for Deformable Registration of MALDI–MS and MRI Images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Cosenza</w:t>
+                <w:t xml:space="preserve">Power of Imaging in the Study of Lignocellulosic Biomass Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marléne Durand</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48593-0_13⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry and Agro-food Industry: Towards a Sustainable Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.401-432, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-54188-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660376v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance de l’imagerie dans l’étude des tissus de la biomasse lignocellulosique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baldy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie verte et industries agroalimentaires. Vers une bioéconomie durable,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey level granulometry for histological image analysis of plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méndez-Vilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.624, 2014, 978-84-942134-4-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse d’images et modélisation pour la morphologie de tissus végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D.Q. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème congrès Association Française d’Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Histotechnologie, Jun 2024, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using darkfield and fluorescence macrovision on large images to assess anatomical and chemical variability of tissues in whole cross sections of maize stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Agrophysics : Agriculture in changing climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lublin, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Bioimaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of X-ray micro computed tomography imaging to analyze the morphology of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Duong Quoc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. NEUBIAS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Luxembourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering cell division patterns in plant early embryogenesis by combining 3D image analysis and computer modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Growth and Form: International Symposium on Quantitative Plant Morphodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining 3D image analysis and computer modeling to understand cell division patterns in plant early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar El Demerdache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape modeling of wheat grain through its development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Quoc Thang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière (Lyon 2) (UL2). FRA., Jul 2019, Lyon, France. 55 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Imaging The Cell 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage de pratiques et outils pour le calcul scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dessaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Math-Info de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational modelling of cell division patterns during plant early embryogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trubuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences (IAMPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’image numérique à la donnée scientifique: Qu’est-ce qu’une image numérique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méndez-Vilas</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01195487v1</w:t>
+                <w:t xml:space="preserve">P. Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image analysis of cheese microstructure and diffusion properties of solutes: An important link to understand cheese ripening mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DREAM Project International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartography of tomato pericarp cellular morphology at the fruit scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Francoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insidefood Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient N-Dimensional surface estimation using Crofton formula and run-length encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan G. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible dans : Insight, January-December. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9236,91 +9373,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">localEstimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9330,91 +9467,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMAEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9424,185 +9561,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie de structures cellulaires biologiques partiellement observées par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathématiques [math]. 2005. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+              <w:t xml:space="preserve">Modélisation et simulation. Université René Descartes - Paris V, 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-02834018v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00081554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphométrie de structures cellulaires biologiques partiellement observées par imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Modélisation et simulation. Université René Descartes - Paris V, 2005. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+              <w:t xml:space="preserve">Mathématiques [math]. 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00081554v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02834018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9749,51 +9886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doube" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.70021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zarei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanesh Kattipparambil Rajan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100355" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14451" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03954-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001582v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5F9VSVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02080.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p83-92" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195487v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283585.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834018v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Assemat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haase" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Doube" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05630861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Boulgsoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Quoc Thang Le" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/graines2019angers/Colloque-Graines-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Devaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Corcel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El El Hage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101984" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358078v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.70021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Duong Quoc Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12051038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224358v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zarei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanesh Kattipparambil Rajan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100355" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12073454" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Culley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gr&#233;lard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119738" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451419v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chourrout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlie Boisvert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gislard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.438890" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.792981" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-020-03954-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00603-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0468-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Khadir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006771" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Y. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chvan Youssef" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery272" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx416" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621279v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b05755" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629208v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Allais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b02399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El-Hage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0225-z" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Uyttewaal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aal3016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607502v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5CN4MW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda Carreras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw413" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01920000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Poulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arganda-Carreras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu774" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek D. Ercili-Cura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M. Lille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Gaucel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa K. Poutanen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2012.07.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDKZ3W2V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Legay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf400912s" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.12.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5F9VSVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004169v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03623.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8BG2QR6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2011.10.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp283" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195434v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2008.02080.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2007.06.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3CNQS9V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664450v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.v26.p83-92" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tuck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Cosenza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#233;ne Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48593-0_13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163983v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Baldy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-54188-9_16" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baldy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/283585.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D.Q. Le" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Laruelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791564v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moukhtar El Demerdache" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00081554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834018v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>