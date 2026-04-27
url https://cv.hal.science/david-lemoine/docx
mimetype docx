--- v0 (2026-04-02)
+++ v1 (2026-04-27)
@@ -2324,282 +2324,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Robot Positioning Against Placement Inaccuracies: A Study on the Fanuc CRX10iA/L</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Electrical Wafer Sorting results using complete-line Statistical Process Control data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Porez</w:t>
+                <w:t xml:space="preserve">Juan Andres Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Doinychko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2025 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès annuel de la SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370822v1</w:t>
+                <w:t xml:space="preserve">hal-05081715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Electrical Wafer Sorting results using complete-line Statistical Process Control data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valeria Borodin</w:t>
+                <w:t xml:space="preserve">Optimizing Robot Positioning Against Placement Inaccuracies: A Study on the Fanuc CRX10iA/L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillermit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2025 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Anaheim, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2025-168741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081715v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhance the Performance of a Supply Chain via Option Contracts</w:t>
               </w:r>
@@ -3912,321 +3912,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal policy for the Capacitated Lot Sizing Problem with financing of the Working Capital Requirement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification tactique et maintenance prévisionnelle : vers un modèle intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190119v1</w:t>
+                <w:t xml:space="preserve">hal-02176606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification tactique et maintenance prévisionnelle : vers un modèle intégré</w:t>
+                <w:t xml:space="preserve">Problème de lot sizing avec contraintes de capacité et financement du besoin en fond de roulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Saccoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176606v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de lot sizing avec contraintes de capacité et financement du besoin en fond de roulement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimal policy for the Capacitated Lot Sizing Problem with financing of the Working Capital Requirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Saccoman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.975-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049435v1</w:t>
+                <w:t xml:space="preserve">hal-02190119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MILP formulation for an operating room scheduling problem under sterilizing activities constraints</w:t>
               </w:r>
@@ -4333,51 +4333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Uncapacitated Lot-Sizing Problem Considering Working Capital Requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4549,51 +4549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborating Approach to solve a two-Level lot-sizing probelm considering the financing of working capital requirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A memetic algorithm for the Multi-Level Lot Sizing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,269 +4867,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EOQ-based profit maximization model considering financing cost of working capital requirement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Bian</w:t>
+                <w:t xml:space="preserve">Surgical Case Scheduling with sterilizing activity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Al Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rivreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1521015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689400v1</w:t>
+                <w:t xml:space="preserve">hal-01698495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Case Scheduling with sterilizing activity constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guéret</w:t>
+                <w:t xml:space="preserve">An EOQ-based profit maximization model considering financing cost of working capital requirement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698495v1</w:t>
+                <w:t xml:space="preserve">hal-01689400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximisation du profit en considérant les coûts de financement de besoin en fonds de roulement. cas à capacité infinie.</w:t>
               </w:r>
@@ -5579,394 +5579,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working capital requirement optimization in tactical production planning</w:t>
+                <w:t xml:space="preserve">Dynamic Lot-Sizing-Based Working Capital Requirement Minimization Model with Inﬁnite Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Yeung</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">IWLS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689390v1</w:t>
+                <w:t xml:space="preserve">hal-01689396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Lot-Sizing-Based Working Capital Requirement Minimization Model with Inﬁnite Capacity</w:t>
+                <w:t xml:space="preserve">Dynamic lot-sizing-based Working Capital Requirement minimization model with infinite capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel-Dejax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Yeung</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689396v1</w:t>
+                <w:t xml:space="preserve">hal-01689481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic lot-sizing-based Working Capital Requirement minimization model with infinite capacity</w:t>
+                <w:t xml:space="preserve">Working capital requirement optimization in tactical production planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas G. Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689481v1</w:t>
+                <w:t xml:space="preserve">hal-01689390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration approaches of forecasting methods selection with inventory management indicators in the case of spare parts supply chain</w:t>
               </w:r>
@@ -5987,699 +5987,699 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Heidsieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistics Operations Management (GOL'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. pp.20-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/gol.2014.6887442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155044v1</w:t>
+                <w:t xml:space="preserve">hal-04896276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactical planning for public construction sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thomas</w:t>
+                <w:t xml:space="preserve">Planification conjointe de la production et de la maintenance sous contrainte de faisabilité : cas multi-produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Géhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willy Lambert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling, Optimization &amp; Simulation (MOSIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155616v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration approaches of forecasting methods selection with inventory management indicators in the case of spare parts supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adnane Lazrak</w:t>
+                <w:t xml:space="preserve">Integration of Maintenance in the Tactical Production Planning Process under Feasibility Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Géhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Thenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. pp.20-26, </w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.467-474, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/gol.2014.6887442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896276v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification conjointe de la production et de la maintenance sous contrainte de faisabilité : cas multi-produits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particle Swarm Optimization for the Multi-Level Lot Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Swarm Intelligence Based Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946378v1</w:t>
+                <w:t xml:space="preserve">hal-01155617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Maintenance in the Tactical Production Planning Process under Feasibility Constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Integration of maintenance in the tactical production planning process under feasibility constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Géhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems (APSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP WG 5.7 Advances Prod Management Syst; Res Federat Distributed Org Engn; CNRS Res Grp Modelling &amp; Anal Complex Syst; Res Inst Transports Energy &amp; Soc, 2014, Ajaccio, France. pp.467-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388578v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Swarm Optimization for the Multi-Level Lot Sizing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration approaches of forecasting methods selection with inventory management indicators in the case of spare parts supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Lazrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Swarm Intelligence Based Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Logistics Operations Management (GOL'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rabat, Maroc. pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155617v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of maintenance in the tactical production planning process under feasibility constraint</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanier</w:t>
+                <w:t xml:space="preserve">Tactical planning for public construction sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems (APSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP WG 5.7 Advances Prod Management Syst; Res Federat Distributed Org Engn; CNRS Res Grp Modelling &amp; Anal Complex Syst; Res Inst Transports Energy &amp; Soc, 2014, Ajaccio, France. pp.467-474</w:t>
+              <w:t xml:space="preserve">International Conference on Modeling, Optimization &amp; Simulation (MOSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155185v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactical production planning under system availability constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Géhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,51 +6769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of a master production schedule and a preventive maintenance policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Géhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6851,51 +6851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux règles pour l'intégration de la maintenance conditionnelle dans un plan de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Géhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6940,191 +6940,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Integrated Model for Optimizing Tactical Production Planning and Condition-Based Maintenance</w:t>
+                <w:t xml:space="preserve">Optimisation Conjointe Planification Tactique et Maintenance pour un Système à Dégradation Stochastique Continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Engineering and Systems Management - IESM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.998-1007</w:t>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860348v1</w:t>
+                <w:t xml:space="preserve">hal-00860466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation Conjointe Planification Tactique et Maintenance pour un Système à Dégradation Stochastique Continue</w:t>
+                <w:t xml:space="preserve">A Preliminary Integrated Model for Optimizing Tactical Production Planning and Condition-Based Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Industrial Engineering and Systems Management - IESM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.998-1007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860466v1</w:t>
+                <w:t xml:space="preserve">hal-00860348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles mathématiques et métaheuristiques pour la planification tactique d'une chaine logistique de type flowshop hybride</w:t>
               </w:r>
@@ -7402,213 +7402,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'optimisation pour la planification tactique d'une chaîne logistique de type FlowShop Hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A particle swarm approach for the MLLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International Logistique et Transport (LT2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIE'39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.12-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860412v1</w:t>
+                <w:t xml:space="preserve">hal-00860252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A particle swarm approach for the MLLP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'optimisation pour la planification tactique d'une chaîne logistique de type FlowShop Hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE'39</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop International Logistique et Transport (LT2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860252v1</w:t>
+                <w:t xml:space="preserve">hal-00860412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques pour le Capacitated Lot Sizing Problem</w:t>
               </w:r>
@@ -8050,446 +8050,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of tactical planning models</w:t>
+                <w:t xml:space="preserve">Tactical planning for optimal cash flow and value sharing in Supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Comelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gourgand</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ICSSSM06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain - ILS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lyon, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860324v1</w:t>
+                <w:t xml:space="preserve">hal-00860304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactical planning for optimal cash flow and value sharing in Supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
+                <w:t xml:space="preserve">Software tool for the master production schedule conception based on the Capacitated Lot Sizing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Tchernev</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain - ILS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lyon, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Conference on Automated Planning &amp; Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Cumbria, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860304v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software tool for the master production schedule conception based on the Capacitated Lot Sizing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+                <w:t xml:space="preserve">Optimisation des flux physiques versus optimisation des flux financiers pour la planification d'une Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Comelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Planning &amp; Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Cumbria, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">ROADEF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860328v1</w:t>
+                <w:t xml:space="preserve">hal-00860447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des flux physiques versus optimisation des flux financiers pour la planification d'une Supply Chain</w:t>
+                <w:t xml:space="preserve">A review of tactical planning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Comelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE/ICSSSM06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860447v1</w:t>
+                <w:t xml:space="preserve">hal-00860324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8691,149 +8691,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génériques et méthodes de résolution pour la planification tactique mono-site et multi-site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Informatique mobile. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t>
+              <w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008CLF21892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00731297v1</w:t>
+                <w:t xml:space="preserve">tel-00860292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génériques et méthodes de résolution pour la planification tactique mono-site et multi-site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t>
+              <w:t xml:space="preserve">Informatique mobile. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008CLF21892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00860292v1</w:t>
+                <w:t xml:space="preserve">tel-00731297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9057,51 +9057,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems.</w:t>
+                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
@@ -9128,110 +9128,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor von Cieminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, AICT-633, Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology (IFIPAICT), 978-3-030-85912-1. </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">AICT-634 (Part V), Springer International Publishing, 2021, Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems, 978-3-030-85913-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420615v1</w:t>
+                <w:t xml:space="preserve">hal-03420624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part III</w:t>
+                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
@@ -9258,103 +9251,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor von Cieminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">AICT-632 (Part III), Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85905-3. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AICT-630, Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85873-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420609v1</w:t>
+                <w:t xml:space="preserve">hal-03420587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t>
+                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
@@ -9381,103 +9381,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor von Cieminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">AICT-634 (Part V), Springer International Publishing, 2021, Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems, 978-3-030-85913-8. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AICT-631 (Part II), Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85901-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420624v1</w:t>
+                <w:t xml:space="preserve">hal-03420600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part I</w:t>
+                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
@@ -9504,110 +9511,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor von Cieminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, AICT-630, Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85873-5. </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">AICT-632 (Part III), Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85905-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420587v1</w:t>
+                <w:t xml:space="preserve">hal-03420609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part II</w:t>
+                <w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
@@ -9642,78 +9642,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AICT-631 (Part II), Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85901-5. </w:t>
+              <w:t xml:space="preserve">, AICT-633, Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology (IFIPAICT), 978-3-030-85912-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420600v1</w:t>
+                <w:t xml:space="preserve">hal-03420615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9789,51 +9789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44A3B8AC"/>
+    <w:nsid w:val="14C00BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10020,51 +10020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6705-6138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122166337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Hasan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2304018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Garrab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2021.10046661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0069-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1521015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMOR.2010.035496" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Comelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5076-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKM5T4VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fomin Dmitrii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Doinychko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Fomin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081715v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres Torres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.623" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_693-cd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvita Kusumawati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lambert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thenot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/gol.2014.6887442" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G&#233;han" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_57" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860466v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860456v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860388v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF21892" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00860292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420615v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor von Cieminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6705-6138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122166337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Hasan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2304018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Garrab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2021.10046661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0069-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1521015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMOR.2010.035496" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Comelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5076-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKM5T4VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fomin Dmitrii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Doinychko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Fomin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres Torres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.623" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_693-cd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvita Kusumawati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/gol.2014.6887442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G&#233;han" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_57" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860456v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860388v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00860292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF21892" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor von Cieminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>