--- v1 (2026-04-27)
+++ v2 (2026-05-20)
@@ -1,9734 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9682 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Lemoine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6705-6138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122166337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5OuORN8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of artificial intelligence in industry 4.0 and smart manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.110509. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust LP-based approach for a dynamic surgical case scheduling problem with sterilisation constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Al Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (16), pp.5925-5944. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2024.2304018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the reverse flow of spare parts in a complex supply chain: contribution of hybrid machine learning methods in an industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Garrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.131-158. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2021.10046661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level uncapacitated lot sizing problem considering financial cost of working capital requirement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.248-258. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42524-019-0069-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical case scheduling with sterilising activity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Al Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (10), pp.2984-3002. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1521015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic lot-sizing-based profit maximization discounted cash flow model considering working capital requirement financing cost with infinite production capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.319-332. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated dynamic single item lot-sizing and quality inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1385869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Single Item Lot-Sizing and Quality Inspection Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016 Troyes, France, 28—30 June 2016, 49 (12), pp.550 - 555. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic cluster in particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.655-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic cluster in particle swarm optimization algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas El Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour une planification robuste : approche par couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Ingénierie Numérique collaborative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1-2), pp.Micado</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Particle Swarm Optimization for the Multi-Level Lot-Sizing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.44-57. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jamc.2011010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristic for the Capacitated Lot Sizing Problem: a software tool for MPS elaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematics in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (6), pp.724-747. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMOR.2010.035496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical planning for optimal cash flow and value sharing in Supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Féniès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tchernev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Systems and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3-4), pp.323 - 343. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJLSM.2009.022500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of tactical planning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (2), pp.204-229. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-008-5076-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un modèle de planification tactique d'une chaîne logistique de type Flow Shop Hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-revue des Sciences et Technologies de l'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating electrical wafer sorting and complete-line process control data for optimizing process and equipment performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fomin Dmitrii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Doinychko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Process Optimization by Leveraging Relationships Between Electrical Wafer Sorting and Complete-Line Statistical Process Control Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Fomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Doinychko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Winter Simulation Conference (WSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WSC68292.2025.11338957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Electrical Wafer Sorting results using complete-line Statistical Process Control data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitrii Fomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Andres Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Doinychko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SAGIP (Société d'Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Robot Positioning Against Placement Inaccuracies: A Study on the Fanuc CRX10iA/L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guillermit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2025 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2025-168741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the Performance of a Supply Chain via Option Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooya Hedayatinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production and Operations Management Society (POMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating the Newsvendor Problem through Call Option Contracts in Decentralized Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooya Hedayatinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the French Finance Association (AFFI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Surgical Case Scheduling problem with sterilizing activities constraints: a relax and fix approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Al Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rolling-Horizon Approach for a Surgery Case Scheduling Problem with Sterilizing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Al Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1625-1630, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Particle Swarm Optimization method based on cost modification heuristic for the Multi Level Lot Sizing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1243-1248, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization of mixed-integer linear program and discrete event systems for robust scheduling on parallel machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production Management Systems, APMS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.73-80, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Put Option Contracts in Newsvendor Model with Bankruptcy Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooya Hedayatinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.167-174, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical Planning and Predictive Maintenance: Towards an Integrated Model Based on $\epsilon$-reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS2021: IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.92-101, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use prescriptive maintenance to construct robust Master production schedules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference - ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3280 - 3286, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_693-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EOQ-Based Lot Sizing Model with Working Capital Requirements Financing Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2021: IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.159-166, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Impact of Demand Volatility and Return Policies on a Price-setting Newsvendor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooya Hedayatinia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 : 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, France. pp.10843-10848, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hybrid Machine Learning Models in Decision Support Systems for predicting the Spare Parts Reverse Flow in a Complex Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Garrab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information system, Logistics &amp; Supply Chain - ILS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States. pp.188-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification tactique et maintenance prévisionnelle : vers un modèle intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de lot sizing avec contraintes de capacité et financement du besoin en fond de roulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saccoman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal policy for the Capacitated Lot Sizing Problem with financing of the Working Capital Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.975-980, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP formulation for an operating room scheduling problem under sterilizing activities constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Al Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Project Management and Scheduling (PMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Uncapacitated Lot-Sizing Problem Considering Working Capital Requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2018 : 12th International Conference on Modeling, Optimization and SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France. pp.393-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Surgical Case Scheduling with sterilizing activities constraints: A rolling horizon approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Al Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborating Approach to solve a two-Level lot-sizing probelm considering the financing of working capital requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du problème de lot-sizing à deux niveaux avec maximisation du profit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A memetic algorithm for the Multi-Level Lot Sizing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvita Kusumawati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIEMS, 18th Asia Pacific Industrial Engineering and Management System Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Case Scheduling with sterilizing activity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Al Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1521015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EOQ-based profit maximization model considering financing cost of working capital requirement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximisation du profit en considérant les coûts de financement de besoin en fonds de roulement. cas à capacité infinie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A profit maximization discounted cash flow model considering working capital requirement financing cost for the dynamic lot-sizing problem with infinite production capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Single Item Lot-Sizing and Quality Inspection Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing Modelling, Management &amp; Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An EOQ-based working capital minimization discounted cash flow model with infinite production capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Inventory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Lot-Sizing-Based Working Capital Requirement Minimization Model with Inﬁnite Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWLS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing-based Working Capital Requirement minimization model with infinite capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel-Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Industrial Engineering and Systems Management (IESM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seville, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IESM.2015.7380284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working capital requirement optimization in tactical production planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration approaches of forecasting methods selection with inventory management indicators in the case of spare parts supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Heidsieck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Thenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Logistics and Operations Management (GOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Morocco. pp.20-26, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/gol.2014.6887442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification conjointe de la production et de la maintenance sous contrainte de faisabilité : cas multi-produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Géhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Maintenance in the Tactical Production Planning Process under Feasibility Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Géhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.467-474, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimization for the Multi-Level Lot Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Swarm Intelligence Based Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of maintenance in the tactical production planning process under feasibility constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Géhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems (APSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP WG 5.7 Advances Prod Management Syst; Res Federat Distributed Org Engn; CNRS Res Grp Modelling &amp; Anal Complex Syst; Res Inst Transports Energy &amp; Soc, 2014, Ajaccio, France. pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration approaches of forecasting methods selection with inventory management indicators in the case of spare parts supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Lazrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistics Operations Management (GOL'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rabat, Maroc. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical planning for public construction sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modeling, Optimization &amp; Simulation (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical production planning under system availability constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Géhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Lot Sizing (IWLS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of a master production schedule and a preventive maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Géhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux règles pour l'intégration de la maintenance conditionnelle dans un plan de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Géhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation Conjointe Planification Tactique et Maintenance pour un Système à Dégradation Stochastique Continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Integrated Model for Optimizing Tactical Production Planning and Condition-Based Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Engineering and Systems Management - IESM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.998-1007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles mathématiques et métaheuristiques pour la planification tactique d'une chaine logistique de type flowshop hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Conférence Internationale de MOdélisation et SIMulation - MOSIM'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Hamammet, Tunisie. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation pour la planification d'une chaîne logistique de type flowshop hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'un problème réel de type job-shop flexible multi-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Najib Najid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particle swarm approach for the MLLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE'39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.12-17, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'optimisation pour la planification tactique d'une chaîne logistique de type FlowShop Hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop International Logistique et Transport (LT2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour le Capacitated Lot Sizing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roadef 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METAHEURISTIQUES POUR LE CAPACITATED LOT SIZING PROBLEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de modèles pour une planification tactique robuste. Application à la planification dans un bloc opératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Integrated Design and Production, CPI2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des flux physiques pour la planification d'une Supply Chain dans un contexte industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un modèle de planification tactique d'une chaîne logistique de type Flow Shop Hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDJN-MACS2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical planning for optimal cash flow and value sharing in Supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Féniès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Tchernev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain - ILS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Lyon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tool for the master production schedule conception based on the Capacitated Lot Sizing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Automated Planning &amp; Scheduling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Cumbria, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des flux physiques versus optimisation des flux financiers pour la planification d'une Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Féniès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of tactical planning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Comelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gourgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ICSSSM06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Theory and Algorithms for Sustainable Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Werner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI, 2025, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/books978-3-7258-3163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling robust optimization and Model-Checking techniques for robust scheduling in the context of Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marangé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Norre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Sokolov and Dmitry Ivanov and Alexandre Dolgui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scheduling in Industry 4.0 and Cloud Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289, Springer International Publishing, 2020, International Series in Operations Research &amp; Management Science, 978-3-030-43176-1. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43177-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques et méthodes de résolution pour la planification tactique mono-site et multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CLF21892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00860292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques et méthodes de résolution pour la planification tactique mono-site et multi-site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique mobile. Université Blaise Pascal - Clermont-Ferrand II, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008CLF21892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00731297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intégration décisionnelle en planification de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université de nantes, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02940287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2022, Nantes, France, 22-24 June 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Haddou Benderbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55 (10), pp.1-3322, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Cieminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AICT-634 (Part V), Springer International Publishing, 2021, Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems, 978-3-030-85913-8. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Cieminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-630, Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85873-5. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Cieminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-631 (Part II), Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85901-5. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems. Part III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Cieminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AICT-632 (Part III), Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology, 978-3-030-85905-3. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems. Artificial Intelligence for Sustainable and Resilient Production Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor von Cieminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Advances in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AICT-633, Springer International Publishing, 2021, IFIP Advances in Information and Communication Technology (IFIPAICT), 978-3-030-85912-1. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9789,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14C00BE1"/>
+    <w:nsid w:val="A5633D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10020,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6705-6138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122166337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Hasan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2304018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Garrab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2021.10046661" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0069-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1521015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMOR.2010.035496" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Comelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5076-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKM5T4VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fomin Dmitrii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Doinychko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Fomin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081715v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres Torres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832852v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.623" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337511v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_693-cd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859937v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775319v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvita Kusumawati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689396v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/gol.2014.6887442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G&#233;han" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_57" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lambert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860466v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860381v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860456v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860388v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860449v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860304v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860447v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00860292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF21892" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor von Cieminski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420600v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420615v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lemoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6705-6138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122166337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5OuORN8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023931v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ivanov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimtchik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110509" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Al Hasan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2304018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Garrab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidsieck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2021.10046661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Bian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42524-019-0069-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1521015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683781v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1385869" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bettayeb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMOR.2010.035496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Comelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2009.022500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-008-5076-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKM5T4VH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860195v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fomin Dmitrii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Doinychko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Borodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Fomin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC68292.2025.11338957" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andres Torres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooya Hedayatinia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Hasan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.623" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832847v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.560" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_19" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348532v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_693-cd" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2871" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saccoman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.321" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775319v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689402v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvita Kusumawati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel-Dejax" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380284" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896276v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/gol.2014.6887442" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin G&#233;han" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388578v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_57" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155617v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155035v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860466v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najib Najid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860412v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860427v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860304v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626394v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Restrepo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Werner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-3163-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43177-8_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00860292v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF21892" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00731297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02940287v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Haddou Benderbal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor von Cieminski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420609v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420615v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85910-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>