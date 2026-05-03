--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -1708,256 +1708,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insertion polymorphism of retrotransposable elements in populations of the insular endemic species Drosophila madeirensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Vieira</w:t>
+                <w:t xml:space="preserve">A. Brehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nardon</w:t>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.1154-1161</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427308v1</w:t>
+                <w:t xml:space="preserve">hal-00427282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion polymorphism of retrotransposable elements in populations of the insular endemic species Drosophila madeirensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of genome size in Drosophila. is the invader`s genome being invaded by transposable elements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11, pp.347-354</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1154-1161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427282v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glider and Vision: two new families of miniature inverted-repeat transposable elements in &amp;lt;i&amp;gt;Xenopus laevis&amp;lt;/i&amp;gt; genome</w:t>
               </w:r>
@@ -2058,346 +2058,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements and genome evolution: the case of Drosophila simulans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic evidence for horizontal transmission of Wolbachia in host-parasitoid associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Borie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lepetit</w:t>
+                <w:t xml:space="preserve">F. Vavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouletreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16, pp.1711-1723</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270220v1</w:t>
+                <w:t xml:space="preserve">hal-00428457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence for horizontal transmission of Wolbachia in host-parasitoid associations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bouletreau</w:t>
+                <w:t xml:space="preserve">Transposable elements and genome evolution: the case of Drosophila simulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Biémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 107, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1003937603230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428457v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake up of transposable elements following Drosophila simulans worldwide colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (9), pp.1251-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2431,90 +2431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A temperature cline in copy number for 412 but not roo/B104 retrotransposons in populations of Drosophila simulans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 265 (1402), pp.1161-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3917,51 +3917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48BAD5E8"/>
+    <w:nsid w:val="E04C5B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4148,51 +4148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lepetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8968-1994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04537009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Baretje" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.371" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861307v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Buhl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Notton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Sarah Berman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Izraeli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Lalzar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Mozes-Daube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02210-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir Atias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Wodowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Di Giovanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bennetot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01912399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182018000835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraaijeveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000360" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loppin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L Karr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.12.071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brehm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lerivray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00634-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLXM9PN9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfouilloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoufouchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roz&#232;ne Guesn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Allo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00929-m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C3DNM68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gauguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Schott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepetit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8583-6_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01912404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Di Giovanni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Patot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00017-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-lepetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8968-1994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04537009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepetit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Baretje" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.371" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861307v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepetit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charlat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N Buhl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G Notton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.85993" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Sarah Berman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Izraeli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Lalzar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Mozes-Daube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02210-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shir Atias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gal Wodowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Di Giovanni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bennetot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01912399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182018000835" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hughes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kraaijeveld" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evw277" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837298v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fleury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000360" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01778-08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434886v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loppin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dorus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy L Karr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2004.12.071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bi&#233;mont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Deceliere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L&#339;venbruck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2003.tb00225.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B1NF7V6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427308v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nardon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olive" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouletreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003937603230" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3HPMF7TD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026215" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428504v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lerivray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(97)00634-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LLXM9PN9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauguier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monfouilloux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00966032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aoufouchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prigent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roz&#232;ne Guesn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Allo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(94)00929-m" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9C3DNM68-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vergnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gauguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Schott" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lepetit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-8583-6_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01912404v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Di Giovanni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boulesteix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Patot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00017-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Schott" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauthier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839695v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>