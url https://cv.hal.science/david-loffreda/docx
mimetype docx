--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -615,633 +615,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Oxidizing Conditions in the Dispersion of Supported Platinum Nanoparticles Explored by Ab Initio Modeling</w:t>
+                <w:t xml:space="preserve">Theoretical study of structure sensitivity on ceria‐supported single platinum atoms and its influence on carbon monoxide adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Salichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastassia Alexandrova</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (9), pp.3805-3814. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (25), pp.2167-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728588v1</w:t>
+                <w:t xml:space="preserve">hal-04728557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of structure sensitivity on ceria‐supported single platinum atoms and its influence on carbon monoxide adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Oxidizing Conditions in the Dispersion of Supported Platinum Nanoparticles Explored by Ab Initio Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Salichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+                <w:t xml:space="preserve">Anastassia Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (25), pp.2167-2179. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (9), pp.3805-3814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.27393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728557v1</w:t>
+                <w:t xml:space="preserve">hal-04728588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How far the Chemistry of the Self-Assembly Monolayers on Gold Surfaces Affects their Work Function?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Demessence</w:t>
+                <w:t xml:space="preserve">Morphological Sensitivity of Silver Nanoparticles to Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nr03172a⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.1754-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EN01129H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245049v1</w:t>
+                <w:t xml:space="preserve">hal-04178560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Sensitivity of Silver Nanoparticles to Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+                <w:t xml:space="preserve">Ab Initio Surface Models of Ruthenium Lithium Amide Catalytic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2EN01129H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (36), pp.17914-17929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178560v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Surface Models of Ruthenium Lithium Amide Catalytic Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of air exposure on structural isomers of silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vernieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Lethbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dorival</w:t>
+                <w:t xml:space="preserve">Erica Watchorn-Rokutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Delmas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (36), pp.17914-17929. </w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-00813-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245092v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,295 +1308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air exposure on structural isomers of silver nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the Structure of Supported Metal Catalysts Using Vibrational Fingerprints from Ab Initio Nanoscale Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Vernieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+                <w:t xml:space="preserve">Deniz Zengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Lethbridge</w:t>
+                <w:t xml:space="preserve">Florian Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Watchorn-Rokutan</w:t>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Slater</w:t>
+                <w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-00813-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202300945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178568v1</w:t>
+                <w:t xml:space="preserve">hal-04245070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Structure of Supported Metal Catalysts Using Vibrational Fingerprints from Ab Initio Nanoscale Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How far the Chemistry of the Self-Assembly Monolayers on Gold Surfaces Affects their Work Function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Zengel</w:t>
+                <w:t xml:space="preserve">Léo Bossard-Giannesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Maurer</w:t>
+                <w:t xml:space="preserve">Luis Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Casapu</w:t>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t>
+                <w:t xml:space="preserve">Aude Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (34), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202300945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr03172a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245070v1</w:t>
+                <w:t xml:space="preserve">hal-04245049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu segregation in Au–Cu nanoparticles exposed to hydrogen atmospheric pressure: how is fcc symmetry maintained?</w:t>
               </w:r>
@@ -1961,1000 +1961,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Size Dependent Structural Transitions in Supported Gold Nanoparticles in Hydrogen at Atmospheric Pressure</w:t>
+                <w:t xml:space="preserve">Structure-sensitive scaling relations among carbon-containing species and their possible impact on CO2 electroreduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Nassereddine</w:t>
+                <w:t xml:space="preserve">Manuel J Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ricolleau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202104571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 395, pp.136-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367920v1</w:t>
+                <w:t xml:space="preserve">hal-03414137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Defective and Nonsymmetric Structures in Silver Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part II: Local primary chemical boost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00259⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.109161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414147v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-sensitive scaling relations among carbon-containing species and their possible impact on CO2 electroreduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of Defective and Nonsymmetric Structures in Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Dawn M Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+                <w:t xml:space="preserve">Richard E Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 395, pp.136-142. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.3705-3711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2020.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414137v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part II: Local primary chemical boost</w:t>
+                <w:t xml:space="preserve">Low-energy electron transport in gold: mesoscopic potential calculation and its impact on electron emission yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ricardo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Floriane Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Charfi</w:t>
+                <w:t xml:space="preserve">A. Ipatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109161⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (3), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029595v1</w:t>
+                <w:t xml:space="preserve">hal-03186180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy electron transport in gold: mesoscopic potential calculation and its impact on electron emission yields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing Size Dependent Structural Transitions in Supported Gold Nanoparticles in Hydrogen at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nassereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ipatov</w:t>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136 (3), pp.345. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2104571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01318-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202104571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186180v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part I: Global primary chemical boost</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Catalytic activation of a non-noble intermetallic surface through nanostructuration under hydrogenation conditions revealed by atomistic thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (15), pp.7422-7431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0TA01146K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498384v1</w:t>
+                <w:t xml:space="preserve">hal-02548908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic activation of a non-noble intermetallic surface through nanostructuration under hydrogenation conditions revealed by atomistic thermodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chatelier</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part I: Global primary chemical boost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (15), pp.7422-7431. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0TA01146K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548908v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Ligand Binding Strength on the Morphology of Functionalized Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2995,585 +2995,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic consequences of ultrafine Pt clusters supported on SrTiO3 for photocatalytic overall water splitting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1092-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391465v1</w:t>
+                <w:t xml:space="preserve">hal-02057656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Effects Examined by a Comparative Theoretical Study of Au, Cu and CuAu Nanoclusters on Rutile and Anatase Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Dhifallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnene Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (8), pp.4892-4902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Affordable Estimation of Solvation Contributions to the Adsorption Energies of Oxygenates on Metal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo F. de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Illas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (9), pp.5578-5582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057656v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordable Estimation of Solvation Contributions to the Adsorption Energies of Oxygenates on Metal Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+                <w:t xml:space="preserve">Catalytic consequences of ultrafine Pt clusters supported on SrTiO3 for photocatalytic overall water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel T Garcia-Esparza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jeantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo F. de Morais</w:t>
+                <w:t xml:space="preserve">Samy Ould-Chikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Illas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Aguilar-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (9), pp.5578-5582. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 376, pp.180-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b01211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119986v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Kinetics of Gold and Copper Atoms on Pristine and Reduced Rutile TiO 2 (110) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3633,51 +3633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why conclusions from platinum model surfaces do not necessarily lead to enhanced nanoparticle catalysts for the oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,51 +3685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (3), pp.2283 - 2289. </w:t>
@@ -3877,481 +3877,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Solvation Effects at a Liquid/Nanoparticle Interface by Ab Initio Molecular Dynamics: Pt 201 Immersed in Water</w:t>
+                <w:t xml:space="preserve">Performance and degradation of Proton Exchange Membrane Fuel Cells: State of the art in modeling from atomistic to system scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+                <w:t xml:space="preserve">T. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Kerber</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Futter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Malkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Papakonstantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201601307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.207 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889540v1</w:t>
+                <w:t xml:space="preserve">hal-01889545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and degradation of Proton Exchange Membrane Fuel Cells: State of the art in modeling from atomistic to system scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Latz</w:t>
+                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Malkow</w:t>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Papakonstantinou</w:t>
+                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.041⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889545v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing Solvation Effects at a Liquid/Nanoparticle Interface by Ab Initio Molecular Dynamics: Pt 201 Immersed in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torsten Kerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (38), pp.5312 - 5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201601307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469602v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does the Surface Structure of Pt–Ni Alloys Control Water and Hydrogen Peroxide Formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,317 +4392,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Reaction Mechanism and Hydroxyl Species for Water Formation on Pt(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+                <w:t xml:space="preserve">Introducing structural sensitivity into adsorption–energy scaling relations by means of coordination numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Marc T. M. Koper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.1068-1077. </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (5), pp.403-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs5012525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NCHEM.2226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116794v1</w:t>
+                <w:t xml:space="preserve">hal-01234589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing structural sensitivity into adsorption–energy scaling relations by means of coordination numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+                <w:t xml:space="preserve">Interplay between Reaction Mechanism and Hydroxyl Species for Water Formation on Pt(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (5), pp.403-410. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.1068-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NCHEM.2226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cs5012525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234589v1</w:t>
+                <w:t xml:space="preserve">hal-01116794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage-dependent thermodynamic analysis of the formation of water and hydrogen peroxide on a platinum model catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,64 +5017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Adsorption-Induced Effects on Platinum Nanoparticles: An Energy-Decomposition Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,90 +5121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Prediction of Adsorption Properties for Platinum Nanocatalysts with Generalized Coordination Numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan M. García-Lastra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5302,51 +5302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 308, pp.374-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5386,381 +5386,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter Effect of Early Stage Grown Surface Oxides: A Near-Ambient-Pressure XPS Study of CO Oxidation on PtSn Bimetallics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of a Pt film on non-reduced ceria: A density functional theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz301802g⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (4), pp.044705-1,10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3678864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797944v1</w:t>
+                <w:t xml:space="preserve">hal-01116785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of a Pt film on non-reduced ceria: A density functional theory study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoter Effect of Early Stage Grown Surface Oxides: A Near-Ambient-Pressure XPS Study of CO Oxidation on PtSn Bimetallics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 136 (4), pp.044705-1,10. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.3707-3714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3678864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz301802g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116785v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale theoretical methodology for the calculation of electrochemical observables from ab initio data: Application to the oxygen reduction reaction in a Pt(111)-based polymer electrolyte membrane fuel cell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
+                <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (28), pp.10842-10856. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278, pp.239-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116776v1</w:t>
+                <w:t xml:space="preserve">hal-00602750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic and spectroscopic identification of initial reaction intermediates for prenal decomposition on a platinum model catalyst</w:t>
               </w:r>
@@ -5772,77 +5772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (13), pp.6000-6009. </w:t>
@@ -5874,290 +5874,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nature of adhesion of condensed organic films on platinum by first-principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Laref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.12.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (25), pp.11827-11837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cp02285c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602750v1</w:t>
+                <w:t xml:space="preserve">hal-01116782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of adhesion of condensed organic films on platinum by first-principles simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A multiscale theoretical methodology for the calculation of electrochemical observables from ab initio data: Application to the oxygen reduction reaction in a Pt(111)-based polymer electrolyte membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (28), pp.10842-10856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.05.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0cp02285c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116782v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Multiscale Modeling Methodology for the Prediction of the Electro-Activity of PEM Fuel Cell Catalysts</w:t>
               </w:r>
@@ -6169,64 +6169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro A. Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemical Society Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (24), pp.167-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 275 (1), pp.129-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6402,77 +6402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediatory role of tin in the catalytic performance of tailored platinum-tin alloy surfaces for carbon monoxide oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6525,1818 +6525,1818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Prediction of Selectivity in Heterogeneous Catalysis from Extended Bronsted-Evans-Polanyi Relations: A Theoretical Insight</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+                <w:t xml:space="preserve">Restructuring of the Pt3Sn(111) surfaces induced by atomic and molecular oxygen from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200902800⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130, pp.12471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3096986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116680v1</w:t>
+                <w:t xml:space="preserve">hal-00866552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuring of the Pt3Sn(111) surfaces induced by atomic and molecular oxygen from first principles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Adsorption and Vibrations of a,b–unsaturated Aldehydes on pure Pt and Pt-Sn Alloy (111) Surfaces: II. Crotonaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krupski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.13947-13967</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866552v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Vibrations of a,b–unsaturated Aldehydes on pure Pt and Pt-Sn Alloy (111) Surfaces: II. Crotonaldehyde</w:t>
+                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloy (111) Surfaces. 3. Adsorption Energy vs Adsorption Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delbecq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Krupski</w:t>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113, pp.13947-13967</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 114 (2), pp.1073-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp908353p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447705v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloy (111) Surfaces. 3. Adsorption Energy vs Adsorption Strength</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical elucidation of the selectivity changes for the hydrogenation of unsaturated aldehydes on Pt(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Laref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp908353p⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 265 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024047v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical elucidation of the selectivity changes for the hydrogenation of unsaturated aldehydes on Pt(111)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adsorption of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloys: II. Crotonaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krupski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (31), pp.13947-13967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp903473m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01116676v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of α,β-Unsaturated Aldehydes on Pt(111) and Pt−Sn Alloys: II. Crotonaldehyde</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Prediction of Selectivity in Heterogeneous Catalysis from Extended Bronsted-Evans-Polanyi Relations: A Theoretical Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (47), pp.8978-8980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200902800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp903473m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024049v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pure Pt and Pt−Sn Alloy (111) Surfaces I. Prenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Wandelt</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delbecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp805089z⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 112 (10), pp.3701-3718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp075163p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419658v1</w:t>
+                <w:t xml:space="preserve">hal-02024058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Pressure PM-IRRAS Study of CO and O2 Coadsorption and Reactivity on PtSn Alloy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.10862-10867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp802416f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00254950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Vibrations of α,β-Unsaturated Aldehydes on Pure Pt and Pt−Sn Alloy (111) Surfaces I. Prenal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of simple alkenes on Pt(111) and Pt-Sn surface alloys: bond strength vs. heat of adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wandelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (10), pp.3701-3718. </w:t>
+              <w:t xml:space="preserve">, 2008, 112, pp.14693-14695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp075163p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp805089z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024058v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Dupont</w:t>
+                <w:t xml:space="preserve">Structure of the Pd8Ni92(110) catalytic surface from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp070333j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.125406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160817v1</w:t>
+                <w:t xml:space="preserve">hal-00180129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Pd8Ni92(110) catalytic surface from first principles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Valcarcel</w:t>
+                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delbecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.8524-8531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp070333j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125406⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00180129v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo−Regioselectivity in Heterogeneous Catalysis: Competitive Routes for CO and CC Hydrogenations from a Theoretical Approach</w:t>
+                <w:t xml:space="preserve">Structural Identification of Conjugated Molecules on Metal Surfaces by Means of Soft Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (4), pp.1316 - 1323. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (39), pp.6537 - 6540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja056689v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200602105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906212v1</w:t>
+                <w:t xml:space="preserve">hal-01906901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Identification of Conjugated Molecules on Metal Surfaces by Means of Soft Vibrations</w:t>
+                <w:t xml:space="preserve">Theoretical insight of adsorption thermodynamics of multifunctional molecules on metal surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (39), pp.6537 - 6540. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (10), pp.2103 - 2112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200602105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906901v1</w:t>
+                <w:t xml:space="preserve">hal-01906880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical insight of adsorption thermodynamics of multifunctional molecules on metal surfaces</w:t>
+                <w:t xml:space="preserve">Chemo−Regioselectivity in Heterogeneous Catalysis: Competitive Routes for CO and CC Hydrogenations from a Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 600 (10), pp.2103 - 2112. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (4), pp.1316 - 1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.02.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja056689v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906880v1</w:t>
+                <w:t xml:space="preserve">hal-01906212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8421,64 +8421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8580,51 +8580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wayne Goodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8684,51 +8684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption thermodynamics of acrolein on Pt (111) in realistic temperature and pressure from first-principle calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8787,51 +8787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethene Epoxidation Selectivity Inhibited by Twisted Oxametallacycle: A DFT Study on Ag Surface-Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8916,64 +8916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (33), pp.5279 - 5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9032,51 +9032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface restructuring under gas pressure from first principles: A mechanism for CO-induced removal of the Au(110)-(1x2) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,64 +9136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage dependent adsorption of acrolein on Pt(111) from a combination of first principle theory and HREELS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9244,51 +9244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adsorption of CO on Au(111) at elevated pressures studied by STM, RAIRS and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 566-568, pp.995-1000. </w:t>
@@ -9549,51 +9549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the NO bond on Rh, Pd and Pd3Mn alloy (100) surfaces: a quantum chemical comparison of reaction paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9657,51 +9657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloying effects on N-O stretching frequency: a density functional theory study of the adsorption of NO on Pd3Mn(100) and (111) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10216,217 +10216,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational frequency and chemisorption site: a DFT-periodic study of NO on Pd(111) and Rh(111) surfaces</w:t>
+                <w:t xml:space="preserve">Molecular and dissociative chemisorption of NO on palladium and rhodium (100) and (111) surfaces: a density-functional periodic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 291, pp.15-23</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108, pp.6447-6457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006680v1</w:t>
+                <w:t xml:space="preserve">hal-00006720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and dissociative chemisorption of NO on palladium and rhodium (100) and (111) surfaces: a density-functional periodic study</w:t>
+                <w:t xml:space="preserve">Vibrational frequency and chemisorption site: a DFT-periodic study of NO on Pd(111) and Rh(111) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 108, pp.6447-6457</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 291, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006720v1</w:t>
+                <w:t xml:space="preserve">hal-00006680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10438,122 +10438,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia Decomposition Performed at Moderate Temperature from Mixed Non-Noble/Noble Metal Catalytic Interfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab Initio Models of Functionalized Gold Nanoparticles and Self-Assembled Monolayers on Gold Surfaces for Various Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON CATALYSIS (ICC-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème édition de la Conférence Or-Nano 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865149v1</w:t>
+                <w:t xml:space="preserve">hal-04865189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insight of O2-pollutant removal in the context of green hydrogen production by PtSn-supported catalysts</w:t>
               </w:r>
@@ -10654,264 +10628,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Models of Functionalized Gold Nanoparticles and Self-Assembled Monolayers on Gold Surfaces for Various Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ni surfaces and nanoparticles functionalized with trimethylphosphine: A DFT study of structure sensibility, magnetization and topological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Godoy-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ropp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème édition de la Conférence Or-Nano 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JTMS 2024 : Journées 'Théorie, Modélisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865189v1</w:t>
+                <w:t xml:space="preserve">hal-04865175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni surfaces and nanoparticles functionalized with trimethylphosphine: A DFT study of structure sensibility, magnetization and topological analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonia Decomposition Performed at Moderate Temperature from Mixed Non-Noble/Noble Metal Catalytic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTMS 2024 : Journées 'Théorie, Modélisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON CATALYSIS (ICC-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865175v1</w:t>
+                <w:t xml:space="preserve">hal-04865149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10949,51 +10949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Oxidative Redispersion of Pt Nanoparticles Supported on Ceria via an Explorative DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11038,420 +11038,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature from a Joint Experimental and Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Spring School on Nanoalloys 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865154v1</w:t>
+                <w:t xml:space="preserve">hal-04865157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature from a Joint Experimental and Theoretical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Faucheux</w:t>
+                <w:t xml:space="preserve">DFT study of the oxidative redispersion of Pt nanoparticles supported on ceria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring School on Nanoalloys 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Cluster-Surface Interaction (CSI) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Santa Margherita Ligure, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865157v1</w:t>
+                <w:t xml:space="preserve">hal-04865136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT study of the oxidative redispersion of Pt nanoparticles supported on ceria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Understanding the oxidative redispersion of Pt nanoparticles supported on ceria by DFT and ab initio thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster-Surface Interaction (CSI) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Santa Margherita Ligure, Italy</w:t>
+              <w:t xml:space="preserve">ZCAM-ASEVA Metal-Oxide Ultrathin Films and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865136v1</w:t>
+                <w:t xml:space="preserve">hal-04865142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting phases of Pd-ceria catalysts for methane oxidation explored by a joint theoretical and experimental vibrational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Zengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
@@ -11474,342 +11461,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the oxidative redispersion of Pt nanoparticles supported on ceria by DFT and ab initio thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+                <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZCAM-ASEVA Metal-Oxide Ultrathin Films and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865142v1</w:t>
+                <w:t xml:space="preserve">hal-04865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complex intermetallics with cluster-based bulk structures: factors governing their surface structures and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SOLVATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICQ14, 14th International Conference on Quasicrystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Kransjska Gora, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120241v1</w:t>
+                <w:t xml:space="preserve">hal-02158341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex intermetallics with cluster-based bulk structures: factors governing their surface structures and properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICQ14, 14th International Conference on Quasicrystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Kransjska Gora, Slovenia</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SOLVATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158341v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to DFT Models of Metallic Nanoparticles: Applications from Synthesis to Reactivity</w:t>
               </w:r>
@@ -12002,64 +12002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12097,64 +12097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12186,234 +12186,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, classification et hiérarchisation de nanoparticules métalliques par une approche atomistique de type DFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to sort regular-alloyed, core-shell and skin-heart AuCu bimetallic nanoparticles from a DFT approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique Or-Nano 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">CAFC11-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120044v1</w:t>
+                <w:t xml:space="preserve">hal-02120224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to sort regular-alloyed, core-shell and skin-heart AuCu bimetallic nanoparticles from a DFT approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAFC11-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">TAILOR-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Fontainebleau,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120224v1</w:t>
+                <w:t xml:space="preserve">hal-02120223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to sort regular-alloyed, core-shell and skin-heart AuCu bimetallic nanoparticles from a DFT approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12445,191 +12471,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to sort regular-alloyed, core-shell and skin-heart AuCu bimetallic nanoparticles from a DFT approach?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devising More Efficient Pt Catalysts for Fuel Cell Applications from a First-Principle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAILOR-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Fontainebleau,, France</w:t>
+              <w:t xml:space="preserve">9ème Journée de Chimie de Coordination en Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120223v1</w:t>
+                <w:t xml:space="preserve">hal-02120043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devising More Efficient Pt Catalysts for Fuel Cell Applications from a First-Principle Approach</w:t>
+                <w:t xml:space="preserve">Composition-Stability Relations for AuCu and PtNi Nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée de Chimie de Coordination en Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Université de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120043v1</w:t>
+                <w:t xml:space="preserve">hal-02120046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-Stability Relations for AuCu and PtNi Nanoalloys</w:t>
               </w:r>
@@ -12678,152 +12678,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-Stability Relations for AuCu and PtNi Nanoalloys</w:t>
+                <w:t xml:space="preserve">Modélisation, classification et hiérarchisation de nanoparticules métalliques par une approche atomistique de type DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Université de Toulouse, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique Or-Nano 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120046v1</w:t>
+                <w:t xml:space="preserve">hal-02120044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on pristine, reduced and hydrated TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12861,77 +12861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model at the atomic scale the nucleation of supported nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12969,77 +12969,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of Pt3 Sn(111) efficiency for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13077,51 +13077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13129,51 +13129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13198,77 +13198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in PROX: Vibrational Characterization and Reactivity on the Pt3Sn(111) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13306,51 +13306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l'alliage Pd-Au est plus sélectif que Pd pur en hydrogénation de diènes ? une étude expérimentale et théorique de chimie des surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13388,90 +13388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of the Pd8Ni92(110) catalytic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces, JSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13496,90 +13496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de l'hydrogène avec des surfaces de palladium pur ou allié au nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT-GFZ 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13604,517 +13604,517 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAC, 11th International Conference on theoretical aspects of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICTAC, 11th International Conference ofn theoretical aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Schmochwitz-Berlin, Germany. pp.11-14 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142122v1</w:t>
+                <w:t xml:space="preserve">hal-00101881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of complex adsorption structures of multifunctional molecules by joint experimental and theoretical studies: unsaturated aldehydes on Pt(111) and Pt-Sn surface alloys</w:t>
+                <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
+              <w:t xml:space="preserve">Worclaw-Bonn worshop on surface Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Worclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101867v1</w:t>
+                <w:t xml:space="preserve">hal-00142129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Characterization of complex adsorption structures of multifunctional molecules by joint experimental and theoretical studies: unsaturated aldehydes on Pt(111) and Pt-Sn surface alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAC, 11th International Conference ofn theoretical aspects of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Schmochwitz-Berlin, Germany. pp.11-14 juin</w:t>
+              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101881v1</w:t>
+                <w:t xml:space="preserve">hal-00101867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Haubrich</w:t>
+                <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worclaw-Bonn worshop on surface Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Worclaw, Poland</w:t>
+              <w:t xml:space="preserve">ICTAC, 11th International Conference on theoretical aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142129v1</w:t>
+                <w:t xml:space="preserve">hal-00142122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO chemisorption on Pt3Sn(111)-p(2x2): a combined HREELS and DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14165,64 +14165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14277,90 +14277,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ characterization of the CO/Au catalytic system: a dialogue between experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle du GdR 'Dynamique Moléculaire Appliquée à la Catalyse', 25/11/03 - 27/11/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
@@ -14922,64 +14922,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15017,64 +15017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15112,77 +15112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on stoichiometric and reduced rutile TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15389,51 +15389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05246980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ikwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Godoy-Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ropp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03172a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorival" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02464" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00130F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824541v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Kolb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calle-Vallejo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.12.026" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Dhouib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11812" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119986v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. de Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Illas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pohl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc04788b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4C9SK0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kerber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Futter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malkow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papakonstantinou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116794v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5012525" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234589v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T. M. Koper" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2226" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03755c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calle-Vallejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tymoczko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Vu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Pohl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Hugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauron-Pernot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costentin Guyl&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5010807" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501263e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Garc&#237;a-Lastra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMTT2L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678864" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.109" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR5VGJP5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02285c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Rodrigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vign&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902800" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V37RW6VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.04.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFV6ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056689v" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9WHDTCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200602105" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S40BVLT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.045" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z9H2VLC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061303h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M79GM8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Ozensoy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Goodman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044264+" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051397f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXPSXNKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500913" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM0LFJN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907028v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Milenkovic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b313706f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08AE6A03135F516FD6C9C76E95E4EB6AA438C37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007031v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milenkovic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koltai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006904v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006833v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forissier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006680v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006720v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865149v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865167v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865175v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865154v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucheux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865157v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120048v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120047v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120044v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120221v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120223v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120043v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120046v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142122v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101881v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101899v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010436v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010688v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120246v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120250v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05246980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ikwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Godoy-Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ropp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorival" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03172a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00130F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824541v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Kolb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calle-Vallejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.12.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104571" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Dhouib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11812" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. de Morais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Illas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pohl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc04788b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4C9SK0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Futter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malkow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papakonstantinou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kerber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601307" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T. M. Koper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2226" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5012525" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03755c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calle-Vallejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tymoczko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Vu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Pohl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Hugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauron-Pernot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costentin Guyl&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5010807" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501263e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Garc&#237;a-Lastra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMTT2L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678864" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02285c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR5VGJP5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Rodrigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFV6ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902800" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V37RW6VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200602105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S40BVLT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906880v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z9H2VLC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906212v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056689v" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9WHDTCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061303h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M79GM8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Ozensoy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Goodman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044264+" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051397f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXPSXNKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500913" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM0LFJN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907028v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Milenkovic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b313706f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08AE6A03135F516FD6C9C76E95E4EB6AA438C37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007031v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milenkovic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koltai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006904v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006833v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forissier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006680v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865189v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865167v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865175v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865149v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucheux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865154v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120048v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120047v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120224v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120221v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120046v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142122v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101899v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010436v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010688v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120246v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120250v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>