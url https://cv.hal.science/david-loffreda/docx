--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1044,425 +1044,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of air exposure on structural isomers of silver nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the Structure of Supported Metal Catalysts Using Vibrational Fingerprints from Ab Initio Nanoscale Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Vernieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+                <w:t xml:space="preserve">Deniz Zengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Lethbridge</w:t>
+                <w:t xml:space="preserve">Florian Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Watchorn-Rokutan</w:t>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Slater</w:t>
+                <w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (34), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-00813-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202300945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178568v1</w:t>
+                <w:t xml:space="preserve">hal-04245070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
+                <w:t xml:space="preserve">Influence of air exposure on structural isomers of silver nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Salichon</w:t>
+                <w:t xml:space="preserve">Jerome Vernieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean Lethbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Watchorn-Rokutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Slater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03541⟩</w:t>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-00813-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245124v1</w:t>
+                <w:t xml:space="preserve">hal-04178568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Structure of Supported Metal Catalysts Using Vibrational Fingerprints from Ab Initio Nanoscale Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Casapu</w:t>
+                <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Salichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (34), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (36), pp.18043-18057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202300945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c03541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245070v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How far the Chemistry of the Self-Assembly Monolayers on Gold Surfaces Affects their Work Function?</w:t>
               </w:r>
@@ -2995,291 +2995,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Support Effects Examined by a Comparative Theoretical Study of Au, Cu and CuAu Nanoclusters on Rutile and Anatase Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Dhifallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnene Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (8), pp.4892-4902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057656v1</w:t>
+                <w:t xml:space="preserve">hal-02019069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Effects Examined by a Comparative Theoretical Study of Au, Cu and CuAu Nanoclusters on Rutile and Anatase Surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (8), pp.4892-4902. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1092-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b11812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019069v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordable Estimation of Solvation Contributions to the Adsorption Energies of Oxygenates on Metal Nanoparticles</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Kinetics of Gold and Copper Atoms on Pristine and Reduced Rutile TiO 2 (110) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,455 +3877,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and degradation of Proton Exchange Membrane Fuel Cells: State of the art in modeling from atomistic to system scale</w:t>
+                <w:t xml:space="preserve">Capturing Solvation Effects at a Liquid/Nanoparticle Interface by Ab Initio Molecular Dynamics: Pt 201 Immersed in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jahnke</w:t>
+                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Futter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torsten Kerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Calle-Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.041⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (38), pp.5312 - 5319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201601307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889545v1</w:t>
+                <w:t xml:space="preserve">hal-01889540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+                <w:t xml:space="preserve">Performance and degradation of Proton Exchange Membrane Fuel Cells: State of the art in modeling from atomistic to system scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Futter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Latz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">T. Malkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+                <w:t xml:space="preserve">G. Papakonstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.207 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469602v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Solvation Effects at a Liquid/Nanoparticle Interface by Ab Initio Molecular Dynamics: Pt 201 Immersed in Water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Kerber</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (38), pp.5312 - 5319. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201601307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889540v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does the Surface Structure of Pt–Ni Alloys Control Water and Hydrogen Peroxide Formation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Reaction Mechanism and Hydroxyl Species for Water Formation on Pt(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,51 +4632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverage-dependent thermodynamic analysis of the formation of water and hydrogen peroxide on a platinum model catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,321 +5386,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of a Pt film on non-reduced ceria: A density functional theory study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoter Effect of Early Stage Grown Surface Oxides: A Near-Ambient-Pressure XPS Study of CO Oxidation on PtSn Bimetallics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3678864⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.3707-3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz301802g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116785v1</w:t>
+                <w:t xml:space="preserve">hal-00797944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter Effect of Early Stage Grown Surface Oxides: A Near-Ambient-Pressure XPS Study of CO Oxidation on PtSn Bimetallics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth of a Pt film on non-reduced ceria: A density functional theory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.3707-3714. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (4), pp.044705-1,10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz301802g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3678864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797944v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential CO oxidation in a large excess of hydrogen on Pt3Sn surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278, pp.239-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5772,77 +5772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (13), pp.6000-6009. </w:t>
@@ -6014,51 +6014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale theoretical methodology for the calculation of electrochemical observables from ab initio data: Application to the oxygen reduction reaction in a Pt(111)-based polymer electrolyte membrane fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6312,51 +6312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 275 (1), pp.129-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6402,77 +6402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediatory role of tin in the catalytic performance of tailored platinum-tin alloy surfaces for carbon monoxide oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6531,77 +6531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructuring of the Pt3Sn(111) surfaces induced by atomic and molecular oxygen from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,77 +6799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (2), pp.1073-1084. </w:t>
@@ -7049,51 +7049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7312,77 +7312,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (10), pp.3701-3718. </w:t>
@@ -7432,103 +7432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Pressure PM-IRRAS Study of CO and O2 Coadsorption and Reactivity on PtSn Alloy Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.10862-10867. </w:t>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wandelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7718,273 +7718,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Pd8Ni92(110) catalytic surface from first principles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Valcarcel</w:t>
+                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.8524-8531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp070333j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180129v1</w:t>
+                <w:t xml:space="preserve">hal-00160817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Study of CO Chemisorption on the Pt3Sn(111)-(2 x 2) Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Dupont</w:t>
+                <w:t xml:space="preserve">Structure of the Pd8Ni92(110) catalytic surface from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp070333j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.125406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.125406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00160817v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Identification of Conjugated Molecules on Metal Surfaces by Means of Soft Vibrations</w:t>
               </w:r>
@@ -8144,2283 +8144,2399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo−Regioselectivity in Heterogeneous Catalysis: Competitive Routes for CO and CC Hydrogenations from a Theoretical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Evidence of PtSn Alloy Efficiency for CO Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 128 (4), pp.1316 - 1323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja056689v⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 128 (28), pp.9129-9136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja061303h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906212v1</w:t>
+                <w:t xml:space="preserve">hal-04758502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">Chemo−Regioselectivity in Heterogeneous Catalysis: Competitive Routes for CO and CC Hydrogenations from a Theoretical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 128, pp.9129-9136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja061303h⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 128 (4), pp.1316 - 1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja056689v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00101655v1</w:t>
+                <w:t xml:space="preserve">hal-01906212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the crotonaldehyde structures on Pt and PtSn surface alloys from a combined experimental and theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Haubrich</w:t>
+                <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.123⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.9129-9136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja061303h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00128325v1</w:t>
+                <w:t xml:space="preserve">hal-00101655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a High Coverage (3 × 3) NO Phase on Pd(111) at Elevated Pressures: Interplay between Kinetic and Thermodynamic Accessibility</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of the crotonaldehyde structures on Pt and PtSn surface alloys from a combined experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp044264+⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 433, pp.188-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2006.10.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906935v1</w:t>
+                <w:t xml:space="preserve">hal-00128325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption thermodynamics of acrolein on Pt (111) in realistic temperature and pressure from first-principle calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
+                <w:t xml:space="preserve">Formation of a High Coverage (3 × 3) NO Phase on Pd(111) at Elevated Pressures: Interplay between Kinetic and Thermodynamic Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Ozensoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wayne Goodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.02.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (12), pp.5414 - 5417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp044264+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01906931v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethene Epoxidation Selectivity Inhibited by Twisted Oxametallacycle: A DFT Study on Ag Surface-Oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">Adsorption thermodynamics of acrolein on Pt (111) in realistic temperature and pressure from first-principle calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 127 (49), pp.17207 - 17215. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 405 (4-6), pp.434 - 439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja051397f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2005.02.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906919v1</w:t>
+                <w:t xml:space="preserve">hal-01906931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Hydrogenation of Unsaturated Aldehydes on Pt(111): Understanding the Selectivity from First-Principles Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethene Epoxidation Selectivity Inhibited by Twisted Oxametallacycle: A DFT Study on Ag Surface-Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (33), pp.5279 - 5282. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (49), pp.17207 - 17215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200500913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja051397f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906916v1</w:t>
+                <w:t xml:space="preserve">hal-01906919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface restructuring under gas pressure from first principles: A mechanism for CO-induced removal of the Au(110)-(1x2) reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sautet</w:t>
+                <w:t xml:space="preserve">Catalytic Hydrogenation of Unsaturated Aldehydes on Pt(111): Understanding the Selectivity from First-Principles Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Vigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, pp.113414. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (33), pp.5279 - 5282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.113414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200500913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013114v1</w:t>
+                <w:t xml:space="preserve">hal-01906916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverage dependent adsorption of acrolein on Pt(111) from a combination of first principle theory and HREELS study</w:t>
+                <w:t xml:space="preserve">Surface restructuring under gas pressure from first principles: A mechanism for CO-induced removal of the Au(110)-(1x2) reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.113414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.113414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007366v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adsorption of CO on Au(111) at elevated pressures studied by STM, RAIRS and DFT calculations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coverage dependent adsorption of acrolein on Pt(111) from a combination of first principle theory and HREELS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deranlot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108, pp.9085-9093</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00007376v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer complexes between tetranitrofluorenone and polyaromatic compounds from gasoil: a combined DFT and experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemaire</w:t>
+                <w:t xml:space="preserve">The adsorption of CO on Au(111) at elevated pressures studied by STM, RAIRS and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b313706f⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 566-568, pp.995-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2004.06.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907028v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the NO bond on Rh, Pd and Pd3Mn alloy (100) surfaces: a quantum chemical comparison of reaction paths</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charge transfer complexes between tetranitrofluorenone and polyaromatic compounds from gasoil: a combined DFT and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b313706f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007111v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloying effects on N-O stretching frequency: a density functional theory study of the adsorption of NO on Pd3Mn(100) and (111) surfaces</w:t>
+                <w:t xml:space="preserve">Breaking the NO bond on Rh, Pd and Pd3Mn alloy (100) surfaces: a quantum chemical comparison of reaction paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 105, pp.3027-3033</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115, pp.8101-8111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007056v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd-Mn silica-supported catalysts. 2. Description of the catalytic sites and surface properties for CO and NO chemisorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alloying effects on N-O stretching frequency: a density functional theory study of the adsorption of NO on Pd3Mn(100) and (111) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Renouprez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 198, pp.243-255</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105, pp.3027-3033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007064v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could organic synthesis help the understanding of the problems of deep hydrodesulfurization of gasoils ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pd-Mn silica-supported catalysts. 2. Description of the catalytic sites and surface properties for CO and NO chemisorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Renouprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Trillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Milenkovic</w:t>
+                <w:t xml:space="preserve">P. Delichere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Macaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Loffreda</w:t>
+                <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.459-463</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 198, pp.243-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007031v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of stretching frequency on surface coverage and adsorbate-adsorbate interactions: a density-functional theory approach of CO on Pd (111)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How could organic synthesis help the understanding of the problems of deep hydrodesulfurization of gasoils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Koltai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 425, pp.68-80</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.459-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006904v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective elimination of akyldibenzothiophenes from gas oil by formation of insoluble charge-transfer complexes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dependence of stretching frequency on surface coverage and adsorbate-adsorbate interactions: a density-functional theory approach of CO on Pd (111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13, pp.881-887</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 425, pp.68-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006833v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and dissociative chemisorption of NO on palladium and rhodium (100) and (111) surfaces: a density-functional periodic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective elimination of akyldibenzothiophenes from gas oil by formation of insoluble charge-transfer complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 108, pp.6447-6457</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.881-887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006720v1</w:t>
+                <w:t xml:space="preserve">hal-00006833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular and dissociative chemisorption of NO on palladium and rhodium (100) and (111) surfaces: a density-functional periodic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 108, pp.6447-6457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vibrational frequency and chemisorption site: a DFT-periodic study of NO on Pd(111) and Rh(111) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 291, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10430,120 +10546,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Initio Models of Functionalized Gold Nanoparticles and Self-Assembled Monolayers on Gold Surfaces for Various Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition de la Conférence Or-Nano 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insight of O2-pollutant removal in the context of green hydrogen production by PtSn-supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ikwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10598,73 +10714,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Catalysis (ICC-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni surfaces and nanoparticles functionalized with trimethylphosphine: A DFT study of structure sensibility, magnetization and topological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Godoy-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10723,73 +10839,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTMS 2024 : Journées 'Théorie, Modélisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia Decomposition Performed at Moderate Temperature from Mixed Non-Noble/Noble Metal Catalytic Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10818,73 +10934,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONGRESS ON CATALYSIS (ICC-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10913,73 +11029,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Conference on Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Oxidative Redispersion of Pt Nanoparticles Supported on Ceria via an Explorative DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11008,181 +11124,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Catalysis (EUROPACAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature from a Joint Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring School on Nanoalloys 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study of the oxidative redispersion of Pt nanoparticles supported on ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11211,293 +11327,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster-Surface Interaction (CSI) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Santa Margherita Ligure, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the oxidative redispersion of Pt nanoparticles supported on ceria by DFT and ab initio thermodynamics</w:t>
+                <w:t xml:space="preserve">Coexisting phases of Pd-ceria catalysts for methane oxidation explored by a joint theoretical and experimental vibrational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Zengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan‐dierk Grunwaldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZCAM-ASEVA Metal-Oxide Ultrathin Films and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865142v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting phases of Pd-ceria catalysts for methane oxidation explored by a joint theoretical and experimental vibrational study</w:t>
+                <w:t xml:space="preserve">Understanding the oxidative redispersion of Pt nanoparticles supported on ceria by DFT and ab initio thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Theoretical Aspects of Catalysis (ICTAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ZCAM-ASEVA Metal-Oxide Ultrathin Films and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865077v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Non Noble/Noble Catalytic Interfaces for Ammonia Decomposition at Lower Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11506,231 +11622,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theoretical Aspects of Catalysis (ICTAC-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex intermetallics with cluster-based bulk structures: factors governing their surface structures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Scheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICQ14, 14th International Conference on Quasicrystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Kransjska Gora, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11759,280 +11875,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOLVATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to DFT Models of Metallic Nanoparticles: Applications from Synthesis to Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Sorbonne Université Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to DFT Models of Metallic Nanoparticles: Applications from Synthesis to Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cours invité. ENSCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to DFT Models of Metallic Nanoparticles: Applications from Synthesis to Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Workshop on Metal Nanoparticles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12061,73 +12177,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR NanOperando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12156,2749 +12272,2749 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DocScilor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nancy,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to sort regular-alloyed, core-shell and skin-heart AuCu bimetallic nanoparticles from a DFT approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAFC11-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to sort regular-alloyed, core-shell and skin-heart AuCu bimetallic nanoparticles from a DFT approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAILOR-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Fontainebleau,, France</w:t>
+              <w:t xml:space="preserve">ECOSS32-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120223v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to sort regular-alloyed, core-shell and skin-heart AuCu bimetallic nanoparticles from a DFT approach?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ferreira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOSS32-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TAILOR-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Fontainebleau,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120221v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devising More Efficient Pt Catalysts for Fuel Cell Applications from a First-Principle Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journée de Chimie de Coordination en Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-Stability Relations for AuCu and PtNi Nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Université de Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Université de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120046v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-Stability Relations for AuCu and PtNi Nanoalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Université de Nantes, France</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Université de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120045v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, classification et hiérarchisation de nanoparticules métalliques par une approche atomistique de type DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique Or-Nano 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on pristine, reduced and hydrated TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeCat-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model at the atomic scale the nucleation of supported nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Nano-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Campus Lyon Tech de la Doua, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of Pt3 Sn(111) efficiency for fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Theoretical Aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00308646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Pd-Au is more selective than Pd in the catalytic hydrogenation of 1,3-butadiene: a surface-science study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in PROX: Vibrational Characterization and Reactivity on the Pt3Sn(111) Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chir@Surf CECAM Workshop, Chirality and molecular recognition at surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.1-3 octobre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi l'alliage Pd-Au est plus sélectif que Pd pur en hydrogénation de diènes ? une étude expérimentale et théorique de chimie des surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'inauguration de l'Institut de Chimie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of the Pd8Ni92(110) catalytic surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces, JSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de l'hydrogène avec des surfaces de palladium pur ou allié au nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valcarcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT-GFZ 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Dupont</w:t>
+                <w:t xml:space="preserve">Characterization of complex adsorption structures of multifunctional molecules by joint experimental and theoretical studies: unsaturated aldehydes on Pt(111) and Pt-Sn surface alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sautet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAC, 11th International Conference ofn theoretical aspects of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Schmochwitz-Berlin, Germany. pp.11-14 juin</w:t>
+              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101881v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Haubrich</w:t>
+                <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worclaw-Bonn worshop on surface Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Worclaw, Poland</w:t>
+              <w:t xml:space="preserve">ICTAC, 11th International Conference ofn theoretical aspects of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Schmochwitz-Berlin, Germany. pp.11-14 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142129v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of complex adsorption structures of multifunctional molecules by joint experimental and theoretical studies: unsaturated aldehydes on Pt(111) and Pt-Sn surface alloys</w:t>
+                <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
+              <w:t xml:space="preserve">Worclaw-Bonn worshop on surface Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Worclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101867v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical evidence of PtSn alloy efficiency for CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAC, 11th International Conference on theoretical aspects of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO chemisorption on Pt3Sn(111)-p(2x2): a combined HREELS and DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of complex molecule-surface interactions by alloying alpha, beta-unsaturated aldehydes on Pt and Pt-Sn surfaces: A complementary vibrational and ab-initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haubrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ameriacn Vacuum congress (AVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ characterization of the CO/Au catalytic system: a dialogue between experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Annuelle du GdR 'Dynamique Moléculaire Appliquée à la Catalyse', 25/11/03 - 27/11/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de NO sur catalyseur Pd-Mn élaboré de façon contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Renouprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Trillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2002, 27/05/02 - 30/05/02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking NO on a transition metal surface: a DFT comparison of Rh, Pd and Pd-Mn alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussion Meeting on Catalysis from First Principles, 5/07/00 - 8/07/00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la fréquence d'élongation et les sites d'adsorption de la molécule CO sur la surface de Pd(111)... Une approche DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Réunion des Physico-Chimistes Théoriciens Rhône-Alpes, 9/03/99 - 9/03/99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre les fréquences d'élongation des moléculesNO et CO et leurs sites d'adsorption sur les surfaces métalliques de palladium et de rhodium(111) : une approche de type DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Réunions des Chimistes Théoriciens Français, 13/10/98 - 16/10/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is NO bridge on Pd and Rh(111) ? Relation between vibrational frequency and chemisorption site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Theoretical Aspects of Heterogeneous Catalysis, 25/08/98 - 28/08/98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14908,51 +15024,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14981,73 +15097,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOLD-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15076,173 +15192,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WATOC-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on stoichiometric and reduced rutile TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMD-2014 summer school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, DTU Physics, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15389,51 +15505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05246980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ikwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Godoy-Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ropp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorival" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03172a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00130F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824541v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Kolb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calle-Vallejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.12.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104571" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Dhouib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11812" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. de Morais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Illas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pohl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc04788b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4C9SK0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Futter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malkow" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papakonstantinou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.041" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kerber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601307" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T. M. Koper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2226" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5012525" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03755c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calle-Vallejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tymoczko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Vu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Pohl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Hugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauron-Pernot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costentin Guyl&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5010807" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501263e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Garc&#237;a-Lastra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMTT2L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678864" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02285c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR5VGJP5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Rodrigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFV6ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902800" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V37RW6VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200602105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S40BVLT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906880v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z9H2VLC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906212v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056689v" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9WHDTCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061303h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M79GM8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906935v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Ozensoy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Goodman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044264+" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906919v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051397f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXPSXNKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906916v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500913" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM0LFJN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907028v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Milenkovic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b313706f" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08AE6A03135F516FD6C9C76E95E4EB6AA438C37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007031v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milenkovic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koltai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006904v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006833v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forissier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006680v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865189v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865167v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865175v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865149v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865130v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucheux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865154v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120048v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120047v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120049v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120224v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120223v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120221v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120043v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120046v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120045v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142122v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101899v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011057v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011484v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010436v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010640v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010688v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120246v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120250v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05246980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ikwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Godoy-Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ropp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorival" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03172a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00130F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824541v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Kolb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calle-Vallejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.12.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104571" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Dhouib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11812" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. de Morais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Illas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pohl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc04788b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4C9SK0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kerber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Futter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malkow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papakonstantinou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T. M. Koper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2226" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5012525" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03755c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calle-Vallejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tymoczko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Vu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Pohl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Hugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauron-Pernot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costentin Guyl&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5010807" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501263e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Garc&#237;a-Lastra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMTT2L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678864" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02285c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR5VGJP5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Rodrigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFV6ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902800" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V37RW6VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200602105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S40BVLT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906880v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z9H2VLC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758502v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jugnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061303h" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M79GM8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056689v" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9WHDTCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Ozensoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Goodman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044264+" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906919v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051397f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXPSXNKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906916v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500913" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM0LFJN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Milenkovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b313706f" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08AE6A03135F516FD6C9C76E95E4EB6AA438C37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007031v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milenkovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koltai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006833v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forissier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006720v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865189v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865167v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucheux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865154v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120048v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120049v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120224v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120043v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120045v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120046v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120044v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101881v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101899v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011057v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011484v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010640v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120250v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>