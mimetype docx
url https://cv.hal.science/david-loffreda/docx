--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -615,261 +615,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of structure sensitivity on ceria‐supported single platinum atoms and its influence on carbon monoxide adsorption</w:t>
+                <w:t xml:space="preserve">The Role of Oxidizing Conditions in the Dispersion of Supported Platinum Nanoparticles Explored by Ab Initio Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Salichon</w:t>
+                <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Salcedo</w:t>
+                <w:t xml:space="preserve">Anastassia Alexandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (25), pp.2167-2179. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (9), pp.3805-3814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.27393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728557v1</w:t>
+                <w:t xml:space="preserve">hal-04728588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Oxidizing Conditions in the Dispersion of Supported Platinum Nanoparticles Explored by Ab Initio Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of structure sensitivity on ceria‐supported single platinum atoms and its influence on carbon monoxide adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Salichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anastassia Alexandrova</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (9), pp.3805-3814. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (25), pp.2167-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.27393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728588v1</w:t>
+                <w:t xml:space="preserve">hal-04728557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Sensitivity of Silver Nanoparticles to Environment</w:t>
               </w:r>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Structure of Supported Metal Catalysts Using Vibrational Fingerprints from Ab Initio Nanoscale Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Zengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Ordering and Magnetic Properties of PtNi Nanoalloys Explored by Density Functional Theory and Stability Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Salichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,295 +4007,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and degradation of Proton Exchange Membrane Fuel Cells: State of the art in modeling from atomistic to system scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jahnke</w:t>
+                <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Futter</w:t>
+                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Latz</w:t>
+                <w:t xml:space="preserve">Romain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Malkow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Papakonstantinou</w:t>
+                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.041⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889545v1</w:t>
+                <w:t xml:space="preserve">hal-01469602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter effect of hydration on the nucleation of nanoparticles: direct observation for gold and copper on rutile TiO 2 (110)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Iachella</w:t>
+                <w:t xml:space="preserve">Performance and degradation of Proton Exchange Membrane Fuel Cells: State of the art in modeling from atomistic to system scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Wilson</w:t>
+                <w:t xml:space="preserve">G. Futter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Naitabdi</w:t>
+                <w:t xml:space="preserve">A. Latz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bernard</w:t>
+                <w:t xml:space="preserve">T. Malkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Prévot</w:t>
+                <w:t xml:space="preserve">G. Papakonstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (36), pp.16475 - 16485. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.207 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nr02466a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469602v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does the Surface Structure of Pt–Ni Alloys Control Water and Hydrogen Peroxide Formation?</w:t>
               </w:r>
@@ -11065,51 +11065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Oxidative Redispersion of Pt Nanoparticles Supported on Ceria via an Explorative DFT Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11268,51 +11268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study of the oxidative redispersion of Pt nanoparticles supported on ceria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11363,51 +11363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting phases of Pd-ceria catalysts for methane oxidation explored by a joint theoretical and experimental vibrational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Zengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11488,51 +11488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the oxidative redispersion of Pt nanoparticles supported on ceria by DFT and ab initio thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12882,64 +12882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on pristine, reduced and hydrated TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12990,64 +12990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to model at the atomic scale the nucleation of supported nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15241,64 +15241,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and diffusion of gold and copper atoms on stoichiometric and reduced rutile TiO2 (110) surfaces from DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15505,51 +15505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05246980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ikwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Godoy-Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ropp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorival" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03172a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00130F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824541v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Kolb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calle-Vallejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.12.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104571" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Dhouib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11812" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. de Morais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Illas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pohl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc04788b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4C9SK0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kerber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889545v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Futter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malkow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papakonstantinou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.041" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T. M. Koper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2226" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5012525" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03755c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calle-Vallejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tymoczko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Vu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Pohl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Hugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauron-Pernot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costentin Guyl&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5010807" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501263e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Garc&#237;a-Lastra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMTT2L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678864" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02285c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR5VGJP5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Rodrigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFV6ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902800" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V37RW6VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200602105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S40BVLT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906880v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z9H2VLC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758502v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jugnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061303h" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M79GM8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056689v" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9WHDTCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Ozensoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Goodman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044264+" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906919v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051397f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXPSXNKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906916v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500913" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM0LFJN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Milenkovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b313706f" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08AE6A03135F516FD6C9C76E95E4EB6AA438C37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007031v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milenkovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koltai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006833v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forissier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006720v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865189v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865167v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucheux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865154v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120048v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120049v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120224v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120043v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120045v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120046v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120044v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101881v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101899v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011057v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011484v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010640v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120250v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05246980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ikwa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Nardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01188" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Godoy-Gutierrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ropp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Azouzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Salcedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Alexandrova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dorival" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02464" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Zengel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maurer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casapu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan&#8208;dierk Grunwaldt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202300945" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bossard-Giannesini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cardenas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Demessence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03172a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863753v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nassereddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loffreda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloyeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2FD00130F" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824541v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Kolb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Calle-Vallejo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.12.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nassereddine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202104571" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chatelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TA01146K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Dhifallah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnene Dhouib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b11812" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F. de Morais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Illas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b01211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391465v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal Qureshi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel T Garcia-Esparza" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jeantelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ould-Chikh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Aguilar-Tapia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.06.045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08183" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Pohl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reinisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc04788b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delbecq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2015.10.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4C9SK0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889540v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ferreira de Morais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kerber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201601307" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01469602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Naitabdi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bernard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Pr&#233;vot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr02466a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Futter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Latz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malkow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papakonstantinou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.11.041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889536v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.6b00842" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234589v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T. M. Koper" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCHEM.2226" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116794v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5012525" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp03755c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calle-Vallejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tymoczko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. H. Vu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Pohl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab3501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Hugo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauron-Pernot H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costentin Guyl&#232;ne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs5010807" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116791v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501263e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Garc&#237;a-Lastra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XPMTT2L1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116788v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Delbecq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.08.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1J31Z1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301802g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678864" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.12.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS9HC5XJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haubrich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sautet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02428g" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp02285c" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.05.109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR5VGJP5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116681v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Rodrigo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3316123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vign&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21H392XS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512083v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.05.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX0CV710-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3096986" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krupski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908353p" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.04.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HJFV6ST-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp903473m" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vign&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200902800" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V37RW6VC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024058v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp075163p" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JZXG7X78-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254950v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp802416f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HPNXFCL0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419658v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wandelt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805089z" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CSP45NZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160817v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp070333j" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PDCNFG9P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.125406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906901v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200602105" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S40BVLT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906880v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.02.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z9H2VLC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758502v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Jugnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061303h" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8M79GM8C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906212v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja056689v" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9WHDTCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128325v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2006.10.123" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB89PSXM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Ozensoy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hess" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wayne Goodman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp044264+" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906931v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.02.058" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR6N5KJT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906919v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051397f" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JXPSXNKC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906916v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200500913" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM0LFJN9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013114v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.113414" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007366v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007376v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2004.06.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7XCG5CB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907028v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Milenkovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b313706f" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/08AE6A03135F516FD6C9C76E95E4EB6AA438C37B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007111v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007064v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Renouprez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Trillat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergeret" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007031v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milenkovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Koltai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006904v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006833v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forissier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006720v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865189v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865167v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865175v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865130v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865145v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucheux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865136v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865077v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865154v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158341v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120048v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120047v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120049v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120224v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120221v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120223v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120043v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120045v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120046v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120044v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120147v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308646v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196819v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196811v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207710v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207684v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206183v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101881v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142122v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101899v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011081v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011057v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011484v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010640v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010688v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120246v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120250v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120149v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>