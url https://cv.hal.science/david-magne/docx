--- v1 (2026-03-29)
+++ v2 (2026-05-09)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -635,1230 +635,1243 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0929-693X(24)00151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956126v1</w:t>
+                <w:t xml:space="preserve">hal-05233748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of bone mineralization and ectopic calcifications: the same actors for different plays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Lafage-Proust</w:t>
+                <w:t xml:space="preserve">Structural and Functional Integration of Tissue-Nonspecific Alkaline Phosphatase Within the Alkaline Phosphatase Superfamily: Evolutionary Insights and Functional Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliass Imam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Violot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Magne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0929-693X(24)00151-9⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (12), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo14120659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233748v1</w:t>
+                <w:t xml:space="preserve">hal-04954394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Functional Integration of Tissue-Nonspecific Alkaline Phosphatase Within the Alkaline Phosphatase Superfamily: Evolutionary Insights and Functional Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Magne</w:t>
+                <w:t xml:space="preserve">Voluntary exercise in mice triggers an anti-osteogenic and pro-tenogenic response in the ankle joint without affecting long bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Delplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyre Brizuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.101810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo14120659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04954394v1</w:t>
+                <w:t xml:space="preserve">inserm-04840801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voluntary exercise in mice triggers an anti-osteogenic and pro-tenogenic response in the ankle joint without affecting long bones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of alkaline phosphatase impairs dyslipidemia and protects mice from atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Kawtharany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Goettsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Peyruchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trsl.2022.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2024.101810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04840801v1</w:t>
+                <w:t xml:space="preserve">hal-03718207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of alkaline phosphatase impairs dyslipidemia and protects mice from atherosclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Briolay</w:t>
+                <w:t xml:space="preserve">Fluorescence evidence of annexin A6 translocation across membrane in model matrix vesicles during apatite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Weremiejczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Strzelecka‐kiliszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Maniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Research, The Journal of Laboratory and Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jex2.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trsl.2022.06.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03718207v1</w:t>
+                <w:t xml:space="preserve">hal-04835328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct role of mitochondrial function and protein kinase C in intimal and medial calcification in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Heuschkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Babler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Heyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiel van der Vorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Steenman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.959457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence evidence of annexin A6 translocation across membrane in model matrix vesicles during apatite formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
+                <w:t xml:space="preserve">Inflammation and Microcalcification: A Never-Ending Vicious Cycle in Atherosclerosis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Kawtharany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawraa Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazem Zibara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (3), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000521161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jex2.38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04835328v1</w:t>
+                <w:t xml:space="preserve">hal-04956131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation and Microcalcification: A Never-Ending Vicious Cycle in Atherosclerosis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kazem Zibara</w:t>
+                <w:t xml:space="preserve">Mineralization Profile of Annexin A6-Harbouring Proteoliposomes: Shedding Light on the Role of Annexin A6 on Matrix Vesicle-Mediated Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maytê Bolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique da Silva Andrilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Gobbi Sebinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.8945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23168945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000521161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956131v1</w:t>
+                <w:t xml:space="preserve">hal-04956152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization Profile of Annexin A6-Harbouring Proteoliposomes: Shedding Light on the Role of Annexin A6 on Matrix Vesicle-Mediated Mineralization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Shedding Light on the Role of Na,K-ATPase as a Phosphatase during Matrix-Vesicle-Mediated Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitor Gobbi Sebinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Silva Andrilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zoccaratto Favarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Aantonio Eufrasio Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maytê Bolean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (16), pp.8945. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (23), pp.15072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232315072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23168945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956152v1</w:t>
+                <w:t xml:space="preserve">hal-04942795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding Light on the Role of Na,K-ATPase as a Phosphatase during Matrix-Vesicle-Mediated Mineralization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TNAP: A New Multitask Enzyme in Energy Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (23), pp.15072. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 22 (19), pp.10470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232315072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942795v1</w:t>
+                <w:t xml:space="preserve">hal-04969616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNAP: A New Multitask Enzyme in Energy Metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1877,1928 +1890,1824 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (19), pp.10470. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221910470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNAP: A New Multitask Enzyme in Energy Metabolism</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrolysis of Extracellular ATP by Vascular Smooth Muscle Cells Transdifferentiated into Chondrocytes Generates Pi but Not PPi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (19), pp.10470. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221910470⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.2948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22062948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969616v1</w:t>
+                <w:t xml:space="preserve">hal-04883001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of Extracellular ATP by Vascular Smooth Muscle Cells Transdifferentiated into Chondrocytes Generates Pi but Not PPi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michele Fiore</w:t>
+                <w:t xml:space="preserve">Enhanced BMP-2/BMP-4 ratio in patients with peripheral spondyloarthritis and in cytokine- and stretch-stimulated mouse chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine El Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Arnolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-020-02330-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22062948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04883001v1</w:t>
+                <w:t xml:space="preserve">hal-04956160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced BMP-2/BMP-4 ratio in patients with peripheral spondyloarthritis and in cytokine- and stretch-stimulated mouse chondrocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue-nonspecific alkaline phosphatase is an anti-inflammatory nucleotidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juna Como</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Mebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cylia Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.115262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2020.115262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-020-02330-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956160v1</w:t>
+                <w:t xml:space="preserve">hal-02996008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-nonspecific alkaline phosphatase is an anti-inflammatory nucleotidase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cylia Mansouri</w:t>
+                <w:t xml:space="preserve">Localization of Annexin A6 in Matrix Vesicles During Physiological Mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maytê Bolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bandorowicz-Pikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Pikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21041367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2020.115262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02996008v1</w:t>
+                <w:t xml:space="preserve">hal-04956166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Annexin A6 in Matrix Vesicles During Physiological Mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Slawomir Pikula</w:t>
+                <w:t xml:space="preserve">Phospholipase D: A new mediator during high phosphate-induced vascular calcification associated with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Skafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234 (4), pp.4825--4839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.27281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21041367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956166v1</w:t>
+                <w:t xml:space="preserve">hal-02195193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative atomic force microscopy provides new insight into matrix vesicle mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Buchet</w:t>
+                <w:t xml:space="preserve">Effects of phospholipase D during cultured osteoblast mineralization and bone formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Skafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hamade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reibel Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (4), pp.5923-5935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.27881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2019.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956168v1</w:t>
+                <w:t xml:space="preserve">hal-02975745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phospholipase D during cultured osteoblast mineralization and bone formation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reibel Foisset</w:t>
+                <w:t xml:space="preserve">Cytokine-Induced and Stretch-Induced Sphingosine 1-Phosphate Production by Enthesis Cells Could Favor Abnormal Ossification in Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine El Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcb.27881⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.2264-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975745v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine-Induced and Stretch-Induced Sphingosine 1-Phosphate Production by Enthesis Cells Could Favor Abnormal Ossification in Spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+                <w:t xml:space="preserve">Quantitative atomic force microscopy provides new insight into matrix vesicle mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Bozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Pikula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3844⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 667, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956167v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase D: A new mediator during high phosphate-induced vascular calcification associated with chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+                <w:t xml:space="preserve">Long-chain polyphosphate in osteoblast matrix vesicles: Enrichment and inhibition of mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric L.H. Lui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saida Mebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (1), pp.199-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.27281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02195193v1</w:t>
+                <w:t xml:space="preserve">hal-04956181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of inhibitors of cathepsin K on dedifferentiated chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Yu Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyre Brizuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.1034-1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-chain polyphosphate in osteoblast matrix vesicles: Enrichment and inhibition of mineralization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Magne</w:t>
+                <w:t xml:space="preserve">Matrix vesicles from chondrocytes and osteoblasts: Their biogenesis, properties, functions and biomimetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Mebarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Bozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1863 (1), pp.199-209. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 1862 (3), pp.532-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04956181v1</w:t>
+                <w:t xml:space="preserve">hal-02128820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix vesicles from chondrocytes and osteoblasts: Their biogenesis, properties, functions and biomimetic models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lukasz Bozycki</w:t>
+                <w:t xml:space="preserve">Multiple functions of MSCA-1/TNAP in adult mesenchymal progenitor/stromal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouloumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.ID 1815982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1815982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128820v1</w:t>
+                <w:t xml:space="preserve">hal-01339987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple functions of MSCA-1/TNAP in adult mesenchymal progenitor/stromal cells</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">TNF-alpha stimulates alkaline phosphatase and mineralization through canonical and non-canonical WNT signals in human osteoblast progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lencel</w:t>
+                <w:t xml:space="preserve">L. Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ayeb</w:t>
+                <w:t xml:space="preserve">A. Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Briolay</w:t>
+                <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Part of special issue Abstracts of ECTS 2012, 39th Annual Congress, Stockholm, Sweden (May 19-23, 2010), 50 (Supplément 1), pp.S72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2012.02.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2012.02.204⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3808,91 +3717,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic study of TNAP deficiency in mice organs and its implications in lipid metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,113 +3820,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole automnale RFMF (Réseau Francophone de Métabolomique et Fluxomique ) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, St-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics studies to investigate TNAP (tissue-nonspecific alkaline phosphatase) functions in brain and liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel G Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4036,315 +3945,315 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phosphatase alcaline non spécifique du tissu (TNAP) est une ectonucléotidase anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel G Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées françaises de Biologie des Tissus Minéralisés (JFBTM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Monaco, Monaco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline phosphatase multi-tasks in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Préhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Forum of European Neuroscience Societies (FENS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4412,51 +4321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACAFACF9"/>
+    <w:nsid w:val="F682B2B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4643,51 +4552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6511-9390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Skafi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz da Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Viallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(24)00151-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233748v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04840801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heuschkel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Babler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heyn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van der Vorst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Steenman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.959457" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835328v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Weremiejczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka&#8208;kiliszek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeveliny Amabile Veschi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.38" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hamade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521161" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#234; Bolean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique da Silva Andrilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Gobbi Sebinelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka-Kiliszek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168945" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942795v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Andrilli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zoccaratto Favarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aantonio Eufrasio Cruz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883001v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Buchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rouaix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062948" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine El Jamal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnolfo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02330-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Como" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Mansouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115262" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956166v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956168v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Plaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bozycki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2019.04.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel Foisset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.27881" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3844" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27281" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956175v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Yuan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Ren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li Khong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L.H. Lui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bottini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1815982" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayeb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2012.02.204" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6LPGJT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cruz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6511-9390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Skafi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz da Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Viallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(24)00151-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04840801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Weremiejczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka&#8208;kiliszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeveliny Amabile Veschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.38" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heuschkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Babler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van der Vorst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Steenman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.959457" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hamade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#234; Bolean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique da Silva Andrilli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Gobbi Sebinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka-Kiliszek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Andrilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zoccaratto Favarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aantonio Eufrasio Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Buchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rouaix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062948" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine El Jamal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnolfo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02330-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Como" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Mansouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27281" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel Foisset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.27881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3844" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Plaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bozycki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2019.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li Khong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L.H. Lui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.10.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Yuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bottini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1815982" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayeb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2012.02.204" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6LPGJT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cruz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>