--- v2 (2026-05-09)
+++ v3 (2026-06-02)
@@ -1061,295 +1061,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence evidence of annexin A6 translocation across membrane in model matrix vesicles during apatite formation</w:t>
+                <w:t xml:space="preserve">Distinct role of mitochondrial function and protein kinase C in intimal and medial calcification in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubo Wang</w:t>
+                <w:t xml:space="preserve">Marina Heuschkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Weremiejczyk</w:t>
+                <w:t xml:space="preserve">Anne Babler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Strzelecka‐kiliszek</w:t>
+                <w:t xml:space="preserve">Jonas Heyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofelia Maniti</w:t>
+                <w:t xml:space="preserve">Emiel van der Vorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
+                <w:t xml:space="preserve">Marja Steenman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jex2.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.959457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835328v1</w:t>
+                <w:t xml:space="preserve">hal-04956149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct role of mitochondrial function and protein kinase C in intimal and medial calcification in vitro</w:t>
+                <w:t xml:space="preserve">Fluorescence evidence of annexin A6 translocation across membrane in model matrix vesicles during apatite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Heuschkel</w:t>
+                <w:t xml:space="preserve">Yubo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Babler</w:t>
+                <w:t xml:space="preserve">Liliana Weremiejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Heyn</w:t>
+                <w:t xml:space="preserve">Agnieszka Strzelecka‐kiliszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel van der Vorst</w:t>
+                <w:t xml:space="preserve">Ofelia Maniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marja Steenman</w:t>
+                <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.959457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jex2.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956149v1</w:t>
+                <w:t xml:space="preserve">hal-04835328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammation and Microcalcification: A Never-Ending Vicious Cycle in Atherosclerosis?</w:t>
               </w:r>
@@ -1469,51 +1469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization Profile of Annexin A6-Harbouring Proteoliposomes: Shedding Light on the Role of Annexin A6 on Matrix Vesicle-Mediated Mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maytê Bolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2347,51 +2347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Annexin A6 in Matrix Vesicles During Physiological Mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekeveliny Amabile Veschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maytê Bolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,563 +2475,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipase D: A new mediator during high phosphate-induced vascular calcification associated with chronic kidney disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative atomic force microscopy provides new insight into matrix vesicle mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Abdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Soulage</w:t>
+                <w:t xml:space="preserve">Justin Plaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Reibel</w:t>
+                <w:t xml:space="preserve">Lukasz Bozycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Pikula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+                <w:t xml:space="preserve">René Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 234 (4), pp.4825--4839. </w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 667, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.27281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195193v1</w:t>
+                <w:t xml:space="preserve">hal-04956168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phospholipase D during cultured osteoblast mineralization and bone formation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Hamade</w:t>
+                <w:t xml:space="preserve">Cytokine-Induced and Stretch-Induced Sphingosine 1-Phosphate Production by Enthesis Cells Could Favor Abnormal Ossification in Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine El Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Borel</w:t>
+                <w:t xml:space="preserve">Saida Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Reibel Foisset</w:t>
+                <w:t xml:space="preserve">Benoit Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 120 (4), pp.5923-5935. </w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.2264-2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.27881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975745v1</w:t>
+                <w:t xml:space="preserve">hal-04956167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine-Induced and Stretch-Induced Sphingosine 1-Phosphate Production by Enthesis Cells Could Favor Abnormal Ossification in Spondyloarthritis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of phospholipase D during cultured osteoblast mineralization and bone formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Mebarek</w:t>
+                <w:t xml:space="preserve">Dina Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Skafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+                <w:t xml:space="preserve">Mathieu Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reibel Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3844⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120 (4), pp.5923-5935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.27881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956167v1</w:t>
+                <w:t xml:space="preserve">hal-02975745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative atomic force microscopy provides new insight into matrix vesicle mineralization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
+                <w:t xml:space="preserve">Phospholipase D: A new mediator during high phosphate-induced vascular calcification associated with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Skafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz Bozycki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slawomir Pikula</w:t>
+                <w:t xml:space="preserve">Sophie Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Buchet</w:t>
+                <w:t xml:space="preserve">Nicolas Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 667, pp.14-21. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234 (4), pp.4825--4839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.27281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956168v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-chain polyphosphate in osteoblast matrix vesicles: Enrichment and inhibition of mineralization</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Li Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric L.H. Lui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3112,602 +3112,614 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1863 (1), pp.199-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of inhibitors of cathepsin K on dedifferentiated chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Yu Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongyuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyre Brizuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.1034-1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix vesicles from chondrocytes and osteoblasts: Their biogenesis, properties, functions and biomimetic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bottini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Mebarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Strzelecka-Kiliszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Bozycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1862 (3), pp.532-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple functions of MSCA-1/TNAP in adult mesenchymal progenitor/stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouloumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cells International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.ID 1815982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2016/1815982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNF-alpha stimulates alkaline phosphatase and mineralization through canonical and non-canonical WNT signals in human osteoblast progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Part of special issue Abstracts of ECTS 2012, 39th Annual Congress, Stockholm, Sweden (May 19-23, 2010), 50 (Supplément 1), pp.S72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2012.02.204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3717,91 +3729,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic study of TNAP deficiency in mice organs and its implications in lipid metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,113 +3832,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole automnale RFMF (Réseau Francophone de Métabolomique et Fluxomique ) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, St-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics studies to investigate TNAP (tissue-nonspecific alkaline phosphatase) functions in brain and liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Drevet Mulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel G Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,315 +3957,315 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ankara, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La phosphatase alcaline non spécifique du tissu (TNAP) est une ectonucléotidase anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel G Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées françaises de Biologie des Tissus Minéralisés (JFBTM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Monaco, Monaco. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline phosphatase multi-tasks in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Fonta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Préhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Forum of European Neuroscience Societies (FENS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4321,51 +4333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F682B2B6"/>
+    <w:nsid w:val="02447DC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4552,51 +4564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6511-9390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Skafi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz da Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Viallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(24)00151-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04840801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Weremiejczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka&#8208;kiliszek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeveliny Amabile Veschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.38" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heuschkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Babler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van der Vorst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Steenman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.959457" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hamade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#234; Bolean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique da Silva Andrilli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Gobbi Sebinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka-Kiliszek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Andrilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zoccaratto Favarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aantonio Eufrasio Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Buchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rouaix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062948" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine El Jamal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnolfo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02330-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Como" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Mansouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27281" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975745v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel Foisset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.27881" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3844" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Plaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bozycki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2019.04.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li Khong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L.H. Lui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.10.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Yuan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bottini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.11.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1815982" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969787v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayeb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2012.02.204" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6LPGJT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cruz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6511-9390" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Skafi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz da Cruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.70137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Mebarek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Viallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2024.117316" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lafage-Proust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(24)00151-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14120659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04840801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delplace" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyre Brizuela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyruchaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2024.101810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heuschkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Babler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Heyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel van der Vorst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Steenman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.959457" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Weremiejczyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka&#8208;kiliszek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekeveliny Amabile Veschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.38" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawraa Issa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hamade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#234; Bolean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique da Silva Andrilli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Gobbi Sebinelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Strzelecka-Kiliszek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23168945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942795v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Silva Andrilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zoccaratto Favarin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Aantonio Eufrasio Cruz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315072" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Buchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rouaix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Fiore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22062948" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine El Jamal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnolfo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Goff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-020-02330-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juna Como" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cylia Mansouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2020.115262" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956166v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bandorowicz-Pikula" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Pikula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21041367" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Plaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Bozycki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Buchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2019.04.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956167v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Mebarek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Goff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3844" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975745v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Borel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel Foisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.27881" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reibel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.27281" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li Khong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L.H. Lui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.10.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WJRXKSL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Yu Yuan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Ren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bougault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2019.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02128820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bottini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Anderson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.11.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1815982" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lencel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ayeb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briolay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hardouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2012.02.204" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR6LPGJT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781566v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781657v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cruz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>