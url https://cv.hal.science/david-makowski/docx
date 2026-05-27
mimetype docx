--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Makowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche  Université Paris-Saclay, INRAe, AgroParisTech 91120 Palaiseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6385-3703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155741101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (260)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing-based assessment of the cooling effects of urban trees in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42949-026-00399-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal divergence in the sensitivity of carbon and water fluxes to climate variability in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guopeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiao Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110916. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture determines the maximum drought loss to vegetation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongchang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.103389. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of African carbon recovery after disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.111061. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA methodology for estimating pest survey parameters for detection surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de la Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Parnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2026.EN-10065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pesticide reduction strategies in cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01086-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ammonia volatilization prediction and slurry application management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 160, pp.481-489. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2025.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal yield stability of cereal-cereal and cereal-legume intercropping. A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01098-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing risk of compound heatwave-pluvial hazards in highly populated regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabo Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.100210. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59717/j.xinn-geo.2026.100210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher optimal temperature for vegetation transpiration than for photosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (4), pp.703-718. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-026-02263-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution and changes of leaf-level intrinsic water use efficiency and their responses to water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1530. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-68252-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar evolution underpins maize yield sensitivity to adverse climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Eivind Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-71045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey parameters to support detection survey design for Thaumatotibia leucotreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybren Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (4), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2026.EN-10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey parameters to support detection survey design for Dendrolimus sibiricus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybren Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2026.EN-10077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 containment and control reduced lake turbidity around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.201. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-026-03311-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in future ecosystem services under land and climate scenarios: The case of erosion in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 502, pp.111041. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting reference GHG emissions for research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 533, pp.147017. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Saska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 384, pp.109551. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop rotations synergize yield, nutrition, and revenue: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingirai Mudare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingying Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9552. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.e2024EF004576. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of rice blast drives yield benefits from variety mixture in rice: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 333, pp.110054. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of forest management under climate change in the French maritime pine (Pinus pinaster Aiton) forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumatotibia leucotreta Pest Report to support the ranking of EU candidate priority pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2025.EN-9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlining Pest Risk Assessment: The qPRAentry R Package for Assessing Potential Pest Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Rosace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Crotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Czwienczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (11), pp.3930-3942. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.70125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of agricultural research and development to increase the stability of global crop yields under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshichika Iizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimitsu Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Oyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (4), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing winter wheat yield anomaly prediction with high-resolution satellite-based gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.101146. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the climatic suitability for invasive agricultural insect pests in a warming Europe based on Köppen-Geiger classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/3551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping out the yields of energy crops with data-driven global models, including climate and soil predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.e70078. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.70078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal analysis methods for estimating the impact of drought and cold events on crop yields in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korgan Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127743. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic, taxonomic and metric gaps in biodiversity research limit evidence-based conservation in agricultural landscapes: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Casajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (10), pp.e70220. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rice quality to climate warming: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 331, pp.109995. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.109995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence library of meta-analytical literature assessing the sustainability of agriculture - a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Soba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Montero-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.979. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03682-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing chemical inputs in agriculture requires a system change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.369. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01533-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global spatially explicit yield gap time trends reveal regions at risk of future crop yield stagnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-023-00913-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of natural gas use in U.S. residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohith Teja Mittakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (14), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh5543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of neonicotinoid and non-neonicotinoid treatments on virus yellows and sugar beet yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Raaijmakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dufrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.106658. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shifting from normal to early or late sowing dates provide yield benefits? A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Dadrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.109600. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of heat tolerance rice cultivars in preserving grain appearance quality under high temperatures in Japan – A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Ishigooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoki Nishimori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mototaka Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310, pp.109303. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early forecasting of corn yield and price variations using satellite vegetation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.108962. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.108962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical model to evaluate pest treatments from prevalence and intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/6cgk-g727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing symptoms of sugar beet yellows with companion plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fabarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to aggregate climate data to predict crop yield: an application to soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.054049. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad42b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for analyzing the climate change response of grain quality of 48 Japanese rice cultivars with contrasting levels of heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Ishigooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoki Nishimori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mototaka Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110352. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature sensitivity of monoterpene emissions from global vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Bourtsoukidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01175-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global critical soil moisture thresholds of plant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4826. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49244-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesising results of meta‑analyses to inform policy: A comparison of fast‑track methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Montero-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (16), 14 p. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00309-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating nitrogen losses with almost no crop yield penalty during extremely wet years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.eadi9325. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi9325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the spatial characteristics of rice heat exposure in Japan through panicle temperature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Toda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Ishigooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayumi Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuneo Kuwagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Meteorology -Tokyo-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.D-24-00002. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2480/agrmet.D-24-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based on functional principal component analysis to quantify the effects of the main drivers of wheat yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.127254. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Abbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Satellite Data With Machine and Deep Learning Techniques for Corn Yield and Price Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3448205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of Citripestis sagittiferella for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Chatzivassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods to fit critical nitrogen dilution curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hefley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuela van Versendaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.126770. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The productive performance of intercropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haigang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (2), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2201886120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple random forest classification algorithms for predicting occurrences and sizes of wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-022-00458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardina Matencio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.e14182. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.14182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of non-neonicotinoid treatments against aphids on sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.106140. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2022.106140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased mineral fertilizer use on maize can improve both household food security and regional food production in East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N. Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Hijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.103588. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies Strongly Reduce the Future Impacts of Climate Change on Simulated Crop Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e2022EF003190. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022EF003190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental dataset on yields of pulses across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pampana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gabriele Tramacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.708. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02606-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating and forecasting the impact of crop production shocks on global commodity prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.014026. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad0dda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence map of the benefits of enhanced-efficiency fertilisers for the environment, nutrient use efficiency, soil fertility, and crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Montero-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/acb833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in agricultural topsoils and subsoils is promoted by including temporary grasslands into the crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elfouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.115937. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon saturation in cropland-grassland systems: Storage potential and soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bragazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatbardh Sallaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 406, pp.115529. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the critical soil moisture thresholds of plant water stress for European ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (6), pp.2111-2123. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric dryness reduces photosynthesis along a large range of soil water deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.989. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28652-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and framework for assessing the risk of bias for studies included in comparative quantitative environmental systematic reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Frampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bilotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-022-00264-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic determination of a maximum acceptable level of contaminant to reduce the risk of overexposure for a novel or emerging food: the case of cadmium in edible seaweed in the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Carne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (8), pp.1439-1452. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2022.2087921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon saturation in cropland-grassland systems: Storage potential and soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bragazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatbardh Sallaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 406, pp.115529. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux nourrir la planète : diversifier les cultures pour construire des systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/perspective/36931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03678734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven projections suggest large opportunities to improve Europe's soybean self-sufficiency under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshichika Iizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.255-265. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-022-00481-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset for the projected impacts of climate change on four major crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalika Vyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term K fertilization effects on soil available K, grain yield, and plant K critical value in winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elfouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-022-10208-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming reduces global agricultural production by decreasing cropping frequency and yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1016. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01492-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and biotic factors influencing regional declines and recovery of tropical forest biomass from the 2015/16 El Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (26), pp.108301. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2101388119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset to parametrize critical nitrogen dilution curves for major crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ciampitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuela van Versendaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Rybecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01395-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Machine Learning Algorithms in Predicting the Productivity of Conservation Agriculture at a Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.812648. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.13616. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical benefits of snowpack insulation and snowmelt for winter wheat productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taegon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.485-490. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01327-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the world better: crop diversification to build sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/perspective/36932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03678743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (10), pp.1429-1442. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting hotspots for invasive species introduction in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.114026. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac2f19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the critical N dilution curve for maize crop vary across genotype x environment x management scenarios? - a Bayesian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ciampitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Tamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126202. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoff of CO2 and CH4 emissions from global peatlands under water-table drawdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.618-622. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01059-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of critical nitrogen dilution curves for wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.126315. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART PIC -Analyse du risque à partir de données régionales et d'informations locales collectées en cours de saison : application au mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/arky-ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual intercropping suppresses weeds: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunfeng Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lammert Bastiaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels P.R. Anten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.107658. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of pregnancy data enables early identification of a subpopulation of newborns with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Coste-Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86320-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Sensitivity of Global Maize Price to Regional Productions Using Statistical and Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.655206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trapping effort and sources of variability on the estimation of activity-density and diversity of carabids in annual field crops by pitfall trapping; a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Saska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.553-566. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2021/1211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does water availability affect the critical N dilution curves in crops? A case study for maize, wheat, and tall fescue crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ciampitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.108301. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cover crop mixtures give higher and more stable yields than pure stands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elhakeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lammert Bastiaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twan Couwenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.108217. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the productivity of conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01075-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web‐based Data Visualization and Analysis Tool for Synthetizing on‐farm Research Networks Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyveryga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Synthesis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrsm.1440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past and future climate drivers of wheat yield shocks in Europe with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EF001815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irrigation contribution to wheat and maize yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel D Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1235. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21498-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems halve fungicide use compared to calendar-based strategies without increasing disease risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive but variable effects of crop diversification on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben‐ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (19), pp.4697-4710. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset for crop production under conventional tillage and no tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.Article number: 33. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-021-00817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No historical evidence for increased vulnerability of French crop production to climatic hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review (vol 9, 4, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifa Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Andremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00222-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops promote primary crop yield in China: A meta-regression of factors affecting yield gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 271, pp.108237. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice yield stability compared to major food crops in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (12), pp.124005. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac343a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the critical nitrogen dilution curve for tall fescue: A quantitative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global map of root biomass across the world's forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4263-4274. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4263-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Farm Trials Reveal Significant but Uncertain Control of Botrytis cinerea by Aureobasidium pullulans and Potassium Bicarbonate in Organic Grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.620786. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.620786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High probability of yield gain through conservation agriculture in dry regions for major staple crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3344. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82375-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying the first grapevine fungicide application reduces exposure on operators by half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6404. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62954-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02875104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond mean effect size: Presenting prediction intervals for on-farm network trial analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyveryga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.126127. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the yields of lignocellulosic bioenergy crops from observations at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Stehfest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef van Vuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Popp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.789 - 804. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-789-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain legume-cereal intercropping enhances the use of soil-derived and biologically fixed nitrogen in temperate agroecosystems. A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Eric Englund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Flöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of extreme weather conditions on European crop production in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1810), pp.20190510. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative synthesis of temperature, CO2, rainfall, and adaptation effects on global crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustly forecasting maize yields in Tanzania based on climatic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Laudien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gornott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76315-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting severe grape downy mildew attacks using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), 21 p. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02520935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evidence map of crop diversification strategies at the global scale (2019 Environ. Res. Lett. 14 123001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.019601. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab5ffb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing uncertainty in critical nitrogen dilution curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Tahir Ata-Ul-Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.126076. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the latent period of leaf-fungal pathogens reflect their trophic type? A meta-analysis of biotrophs, hemibiotrophs, and necrotrophs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (2), pp.345-361. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-19-0144-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifa Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Andremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-0187-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether the best land is cultivated first: A quantile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), pp.e0242222. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in social networks of ecosystem services governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Frequentist and Bayesian Meta-Analysis Models for Assessing the Efficacy of Decision Support Systems in Reducing Fungal Disease Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Martínez-Minaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.560. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10040560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of probabilistic expert elicitation for assessing risk of appearance of grape downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2019.104926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of grape downy mildew onset in Bordeaux Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (5), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-12-17-0412-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Visualization and Analysis of Agronomic Field Trials from On‐Farm Research Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyveryga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111 (6), pp.2712-2723. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2019.02.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of in planta control measures for Xylella fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dehnen‐schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.5666. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking crop species using mixed treatment comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Synthesis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.343-359. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrsm.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence map of crop diversification strategies at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.123001. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab4449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of meta-analyses on crop diversification at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.103898. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.103898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping cereals with faba bean reduces plant disease incidence regardless of fertilizer input; a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (4), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-019-01711-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O increasing faster than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.909-910. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-019-0642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling methods for estimating ammonia volatilization from nitrogen fertilizer and manure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.195-205. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and implications of the unforeseen 2016 extreme yield loss in the breadbasket of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.1627. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04087-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria evaluation of organic agriculture in sub-Saharan Africa using probabilistic elicitation of expert knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landy Andriamampianina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global yield dataset for major lignocellulosic bioenergy crops based on field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of Evidence for Hazard Identification: A critical review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bette Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feinblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (7), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceding cultivation of grain legumes increases cereal yields under low nitrogen input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield trends, variability and stagnation analysis of major crops in France over more than a century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomichi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiromi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35351-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 383, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The important but weakening maize yield benefit of grain filling prolongation in the US Midwest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianlai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Bernacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (10), pp.4718-4730. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the greenhouse gas abatement of bioenergy factoring in land use changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.93-103. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use while preserving crop productivity and profitability on arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), 6 p. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nplants.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204, pp.158-168. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower average yields but similar yield variability in organic versus conventional horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (5), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de différentes espèces de légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513850748029309E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of varietal, spatial and genetic diversity of bread wheat between 1980 and 2006 strongly depends upon agricultural regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategies for evaluating the rate of adventitious transgene presence in non-genetically modified crop fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Version of Record online : 23 FEB 2017, 13 p. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple Bayesian method for adjusting ensemble of crop model outputs to yield observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.76-83. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of regression techniques to predict response of oilseed rape yield to variation in climatic conditions in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Plauborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen E. Olesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on generalised linear mixed models for analysing pest and disease surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the STICS-MACRO model to identify cropping practices reducing pesticides losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 580, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the trade-off between high crop yield and low yield instability at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/11/10/104005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit estimates of N2O emissions from croplands suggest climate mitigation opportunities from improved fertilizer management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly M. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel D. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (10), pp.3383-3394. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to model dispersal for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78, pp.179-190. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of relative crop yields in cereal/legume mixtures suggests options for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 198, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the incidence of Septoria leaf blotch in wheat crops from in-season field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-016-0887-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global experimental dataset for assessing grain legume production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying indicators for extreme wheat and maize yield losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.130-140. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Increases of Land Equivalent Ratio with Temporal Niche Differentiation: A Meta-Quantile Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (6), pp.2269-2279. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2016.03.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling farming management strategies with contrasting pesticide use in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking yields of energy crops: A meta-analysis using direct and indirect comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.41 - 50. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using site-specific data to estimate energy crop yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.104-113. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal niche differentiation increases the land equivalent ratio of annual intercrops: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating variability in grain legume yields across Europe and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of soil meso- and macropores topology on the biodegradation of a soluble carbon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure E. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01170155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sampling strategies to evaluate rate of transgenic adventitious presence in agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.166-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the predicted effects of climate change on wheat yields using simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156, pp.180 - 190. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of the Effect of Nitrogen Fertilization on Annual Cereal-Legume Intercrop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (5), pp.1775 - 1786. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj13.0590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do various maize crop models vary in their responses to climate change factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.2301-2320. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing global crop yield variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/11/114011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical models in a meta-analysis of fungicide treatments for the control of citrus black spot caused by Phyllosticta citricarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stancanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Rafoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-013-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nitrous oxide emissions with a random-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.12 - 18. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global agronomy, a new field of research. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for EU territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efsa Panel On Plant Health</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Gilioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), 3162 [302 pp.]. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2013.3162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling long-term yield trends of [i]Miscanthus[/i] x [i]giganteus[/i] using experimental data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. A. B. Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian I. Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, pp.252-260. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on Septoria tritici blotch (STB) in France: Accounting for climate model and disease model uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170, pp.242-252. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of pesticide use can increase earthworm populations in wheat crops in a European temperate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 181, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of N2O emission from local information with Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.156 - 163. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic impacts on winter wheat yields in Picardy, France and Rostov, Russia: 1973-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Licker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Lindeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.25 - 37. </w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Statistical Models for Analyzing Wheat Yield Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for a more sensitive earthworm species to be used in pesticide homologation tests - A meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (3), pp.895-900. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Benninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Bremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea-wheat intercrops in low-input conditions combine high economic performances and low environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of meta-analysis in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 148, pp.72 - 82. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in N(2)O emission due to N fertilizer application in cultivated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment in support of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor L. Lövei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (10), </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2012.s1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch V. Jarošík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing up to the paradigm of ecological intensification in agronomy: Revisiting methods, concepts and knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.197-210. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les indicateurs agro-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate sensitivity analysis to measure global contribution of input factors in dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou M. Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Training Dataset Characteristics on the Performance of Nine Species Distribution Models: Application to Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Jarosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf wetness duration requirements of foliar fungal pathogens with uncertain data-an application to mycosphaerella nawae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vicent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (11), pp.1346 - 1354. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-01-11-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de sensibilité, sélection de paramètres et erreur quadratique de prédiction : des liaisons dangereuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou M. Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 152 (1), pp.26-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a weed population model using a sequential Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.373 - 382. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00786.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to identify cheap and accurate indicators for biodiversity assessment: application to grazing management and two grassland bird species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and cost of models predicting bird distribution in agricultural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (1-2), pp.28-34. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf transmittance measurements can improve predictions of the nitrogen status for winter wheat crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2008.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian calibration of the nitrous oxide emission module of an agro-ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (3/4), pp.208-222. </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the accuracy of agro-environmental indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Keulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90, pp.139-146. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate global sensitivity analysis for dynamic crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (3), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agriculture from farm diagnosis to farm design and institutional innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derk Jan Stobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), pp.109-202. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it useful to combine measurements taken during the growing season with a dynamic model to predict the nitrogen status of winter wheat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stepwise selection and Bayesian model averaging for yield gap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-environmental indicators to assess cropping and farming systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stepwise selection and Bayesian model averaging for yield gap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage sur blé tendre d'hiver. Optimiser les procédures d'échantillonnage pour mesurer la biomasse, le nombre de plantes et le poids de mille grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to assess the accuracy of a diagnostic test based on plant disease measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1187-1193. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of models and indicators for categorizing soft wheat fields according to their grain protein contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taux de fleurs contaminées comme indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 343, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORMDYN: A model of Lumbricus terrestris population dynamics in agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218 (3-4), pp.219-234. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of models to predict take-all incidence in winter wheat as a function of cropping practices, soil, and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Ennaïfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (2), pp.127-143. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-007-9119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets du prix du blé et de l'engrais azoté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an interacting particle filter to improve nitrogen nutrition index predictions for winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 207 (2-4), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des perspectives prometteuses pour la PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling land use strategies to optimise crop production and protection of ecologically important weed species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2007.00562.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2006.00489.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of five crop models simulating yield and grain protein content in farmers fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (Part II), pp.295-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting riks of overlapping flowering periods for conventional and low-gluten wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (Part II), pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (10-11), pp.1142-1147. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of summer fallow management on take-all of winter wheat caused by Gaeumannomyces graminis var. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Ennaïfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-3121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural water nonpoint pollution control under uncertainty and climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood inference and bootstrap methods for plant organ growth via multi-phase kinetic models and their application to maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (1), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating N fertilizer doses for oil-seed rape using plant and soil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.159-161. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating N fertilizer doses for oil-seed rape using plant and soil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of the crop model STICS to recommend nitrogen fertilisation rates according to agro-environmental criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6-7), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based approach for optimizing segregation of soft wheat in country elevators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2003.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglette azote colza : même revenu, moins d'engrais, plus d'huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which decision support tools for the environmental management of nitrogen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (7-8), pp.817-829. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation azotée du blé dur. Rémunérer la teneur en protéines du grain ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Bayesian approach to parameter estimation; comparison of the GLUE and MCMC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.191-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non linéaire mixte pour simuler la réponse du blé à la dose d'engrais azoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 143 (1-2), pp.215-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experimental designs for estimating model parameters, applied to yield response to nitrogen models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It pays to base parameter estimation on a realistic description of model errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and presentation of nearly optimal solutions for mixed-integer linear programming, applied to a case in farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M.T. Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A.H. Rossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 132, pp.425-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods for predicting responses to applied nitrogen and calculating optimal nitrogen rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 93 (3), pp.531-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve model-based decision rules for nitrogen fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epandage d'engrais : la vigilance s'impose ! Epandages hétérogènes d'engrais azotés : Quel impact économique et environmental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Debroize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 263, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to study nearly optimal solutions of linear programming models developed for agricultural land use exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M.T. Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A.H. Rossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 131 (1), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of yield, grain protein, and residual mineral nitrogen responses to applied nitrogen for winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 91 (3), pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Experimental Network to Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Netherlands, 2019, </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1696-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des réseaux expérimentaux à la méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 162 p., 2018, Savoir Faire (Quae), 9782759228157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, 239 p., 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3rd Edition, 613 p., 2018, 9780128117569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique bayésienne - Bases théoriques et applications en alimentation, environnement, épidémiologie et génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2015, Références sciences, 9782340005013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a sustainable food future. A menu of solutions to sustainably feed more than 9 billion people by 2050. World resources report 2013-14 : interim findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Searchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lipinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Resources Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 154 p., 2014, 978-1-56973-817-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier, 504 p., 2014, 978-0-12-397008-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 352 p., 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des risques agro-environnementaux: Études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Verlag, 162 p., 2011, Statistique et Probabilités Appliquées, 978-2-8178-0250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian methods for updating crop model predictions, applications for predicting biomass and grain protein content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact économique et environnemental de la mesure agri-environnementale &amp;quot;réduction d'intrants&amp;quot; au moyen de modèles agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Aleksovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Tarraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles biophysiques de projection des impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Debaeke; N. Graveline,; B. Lacor; S. Pellerin; D. Renaudeau; É. Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Impacts, adaptation et atténuation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-120, 2025, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shocks in agricultural production: origins and impacts on commodity prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Systems for Food Security: Need for Combination of Local and Global Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Network of Randomized Complete Block Design Experiments with One Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Experimental Network to Meta-analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.25-58, 2019, </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1696-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Yields of Underexploited Grain Legume Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, 2018, 978-3-319-98913-6 (print ISBN). </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98914-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Evidence on the Environmental Impacts of Land-Use Change for Non-food Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer, Cham, 2018, 978-3-319-96289-4. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Methodological Framework for Analyzing Existing Scientific Research on Land-Use Change and Associated Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Réchauchère; Antonio Bispo; Benoït Gabrielle; David Makowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer, pp.1-13, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of large simulated yield datasets for studying climate change effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing - Imperial College Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 525 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781783265640_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmland birds and arable farming, a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agiculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer - Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2013, Sustainable Agriculture Reviews, 9783319009148. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles pour prédire la qualité du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2009, Update Sciences et Technologies, 9782759203659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing plant species in cropping systems: concepts, tools and models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture: volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2009, 978-90-481-2665-1. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères agro-environnementaux fondés sur le modèle de culture Stics pour la modulation intra-parcellaire de la fertilisation azotée du blé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007, Update Sciences et Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation and parameter estimation for precision agriculture using the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation with crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and sensitivity analysis for crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with Dynamic Crop Models: Evaluation, Analysis parameterization, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52135-4 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses, pilier pour des systèmes agroalimentaires plus durables en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting impacts of Agricultural Production on Global Maize Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating Autism with Bumetanide: Are large multicentric and monocentric trials on selected populations complementary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchine Hadjikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehezkel Ben-Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian calibration of the nitrous oxide emission module of an agro-ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bérengère Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JRC farming practices evidence library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montero Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bielza Diaz- Caneja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint Research Center, Commission Européenne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’évaluation du risque lié à Ceratobasidium theobromae pour les DROM »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0147, Anses. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05095676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">saisine 2020- SA-0083, ANSES. 2022, 284 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03922759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0063, Anses. 2022, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04021935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la teneur maximale en cadmium pour les algues destinées à l'alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0070, Anses. 2020, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03345144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0050, Anses. 2020, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de la variété Platanor contre Ceratocystis platani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2019, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux connaissances nécessaires à la gestion du risque des écorces sensibles au nématode du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0103, Anses. 2019, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chilin Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la fixation d’une limite maximale de résidus de chlordécone dans les muscles et dans la graisse pour les denrées carnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Claude Roudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0265, Anses. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2017, 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality verification of pinewood nematode from high temperature treatment of shavings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a pest risk analysis on Thaumetopoea processionea L., the oak processionary moth, prepared by the UK and extension of its scope to the EU territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pest risk assessments and risk management options prepared to justify requests for phytosanitary measures under Council Directive 2000/29/EC - Guidance of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement on the dossier for a derogation request of the US authorities concerning cold-treated strawberry plants intended for planting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Gilioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, pp.1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Banana streak virus (BSV) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] EFSA-Q-2006-109, European Commission. 2008, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Prays endocarpa considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Prays citri considered by France as harmful in French overseas departments of French Guiana, Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Trachysphaera fructigena considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Phyllosticta musarum [Cooke] van der Aa considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate global sensitivity analysis for discrete-time models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008-3, auto-saisine. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Erionota thrax L. considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] EFSA-Q-2006-096, European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Banana bract mosaic virus considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Odoiporus longicollis considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Metcalfa pruinosa (Say) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Xanthomonas campestris pv. musacearum, considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Nacoleia octasema considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Aceria sheldoni (Ewing) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Fusarium oxysporum. f. sp. cubense considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Ralstonia solanacearum race 2 considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Banana bunchy top virus (BBTV) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Citrus chlorotic dwarf virus considered by France as harmful in the French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Mycosphaerella eumusae considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Panonychus citri considered by France as harmful in French overseas departments of French Guiana and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Ralstonia sp. pathogenic agent of banana blood disease considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk analysis made by EPPO on Lysichiton americanus Hultén & St. John (American or yellow skunk cabbage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Citrus exocortis viroid (CEVd) considered by France as harmful in French overseas department of Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Hop stunt viroid (HSVd) considered by France as harmful in the French overseas department of Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Parlatoria ziziphi (Lucas) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Xanthomonas axonopodis pv. citri considered by France as harmful in French overseas departments of French Guiana, Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Mycosphaerella fijiensis considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Citrus yellow mosaic virus or Citrus mosaic badnavirus considered by France as harmful in the French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Sphaeropsis tumefaciens Hedges considered by France as harmful in French overseas departments of French Guiana, Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Mycosphaerella citri considered by France as harmful in French overseas department of Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Ceratocystis fimbriata considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Brevipalpus californicus, Brevipalpus phoenicis and Brevipalpus obovatus (Acari: Tenuipalpidae) considered by France as harmful in the French overseas departments of Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk analysis made by EPPO on Hydrocotyle ranunculoides L. f. (floating pennywort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk assessment made by Lithuania on Ambrosia spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the scientific panel on plant health on the pest risk analysis made by Spain on Batrocera zonata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk assessment made by Poland on Ambrosia spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a decision-making tool for the control of take-all of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Plancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut National de la Recherche Agronomique. 2007, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on plant health (PLH) on an evaluation of asymptomatic citrus fruit as a pathway for the introduction of citrus canker disease (Xanthomonas axonopodis pv. citri) made by the US Animal and Plant Health Inspection Service (APHIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes statistiques pour optimiser la dose d'engrais azoté du blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des erreurs des modèles utilisés en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Paris-Sud (Faculté des sciences d'Orsay), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Makowski </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche  Université Paris-Saclay, INRAe, AgroParisTech 91120 Palaiseau</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6385-3703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155741101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=vcnWi7IAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (260)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing-based assessment of the cooling effects of urban trees in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianglin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42949-026-00399-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA methodology for estimating pest survey parameters for detection surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de la Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Parnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2026.EN-10065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of African carbon recovery after disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 379, pp.111061. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture determines the maximum drought loss to vegetation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiongchang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65, pp.103389. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal divergence in the sensitivity of carbon and water fluxes to climate variability in terrestrial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guopeng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxiao Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110916. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pesticide reduction strategies in cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01086-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution and changes of leaf-level intrinsic water use efficiency and their responses to water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1530. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-68252-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher optimal temperature for vegetation transpiration than for photosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (4), pp.703-718. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-026-02263-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for ammonia volatilization prediction and slurry application management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 160, pp.481-489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2025.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal yield stability of cereal-cereal and cereal-legume intercropping. A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-026-01098-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing risk of compound heatwave-pluvial hazards in highly populated regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabo Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innovation Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.100210. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59717/j.xinn-geo.2026.100210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivar evolution underpins maize yield sensitivity to adverse climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørgen Eivind Olesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-71045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey parameters to support detection survey design for Thaumatotibia leucotreta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybren Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (4), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2026.EN-10102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey parameters to support detection survey design for Dendrolimus sibiricus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Kaluski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybren Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (4), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2026.EN-10077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 containment and control reduced lake turbidity around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.201. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-026-03311-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in future ecosystem services under land and climate scenarios: The case of erosion in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 502, pp.111041. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of rice blast drives yield benefits from variety mixture in rice: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 333, pp.110054. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.110054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaumatotibia leucotreta Pest Report to support the ranking of EU candidate priority pests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nougadère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Rzepecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marica Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2025.EN-9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of forest management under climate change in the French maritime pine (Pinus pinaster Aiton) forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Domec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-025-01300-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Resolution Downscaling of Disposable Income in Europe Using Open‐Source Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.e2024EF004576. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024EF004576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop rotations synergize yield, nutrition, and revenue: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingirai Mudare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingying Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9552. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64567-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting reference GHG emissions for research activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 533, pp.147017. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2025.147017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between seed predation and activity-density of carabid beetles in farmland: A meta-regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charalabidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britta Frei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Saska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 384, pp.109551. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.109551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sorghum production dataset for temperate to subtropical regions at subnational scale over 2000-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111935. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of optimization techniques for large-scale allocation of soybean crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Katsirelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlining Pest Risk Assessment: The qPRAentry R Package for Assessing Potential Pest Entry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Rosace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Crotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Czwienczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (11), pp.3930-3942. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.70125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing winter wheat yield anomaly prediction with high-resolution satellite-based gross primary production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.101146. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oneear.2024.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the capacity of agricultural research and development to increase the stability of global crop yields under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshichika Iizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshimitsu Masaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kei Oyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNAS Nexus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (4), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the climatic suitability for invasive agricultural insect pests in a warming Europe based on Köppen-Geiger classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/3551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal analysis methods for estimating the impact of drought and cold events on crop yields in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korgan Aldebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127743. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping out the yields of energy crops with data-driven global models, including climate and soil predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (10), pp.e70078. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcbb.70078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic, taxonomic and metric gaps in biodiversity research limit evidence-based conservation in agricultural landscapes: An umbrella review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avadí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Casajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (10), pp.e70220. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.70220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of rice quality to climate warming: a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 331, pp.109995. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2025.109995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future warming increases the chance of success of maize-wheat double cropping in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 170, pp.127723. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence library of meta-analytical literature assessing the sustainability of agriculture - a dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Soba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Montero-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.979. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03682-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing chemical inputs in agriculture requires a system change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.369. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01533-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of heat tolerance rice cultivars in preserving grain appearance quality under high temperatures in Japan – A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Ishigooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoki Nishimori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mototaka Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310, pp.109303. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early forecasting of corn yield and price variations using satellite vegetation products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.108962. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.108962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shifting from normal to early or late sowing dates provide yield benefits? A global meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Dadrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 318, pp.109600. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying albedo impact and radiative forcing of management practices in European wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (7), pp.074042. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad5859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global spatially explicit yield gap time trends reveal regions at risk of future crop yield stagnation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (2), </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-023-00913-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of natural gas use in U.S. residential buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohith Teja Mittakola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanlong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (14), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh5543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of neonicotinoid and non-neonicotinoid treatments on virus yellows and sugar beet yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elma Raaijmakers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dufrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.106658. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset for analyzing the climate change response of grain quality of 48 Japanese rice cultivars with contrasting levels of heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Ishigooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motoki Nishimori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mototaka Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54, pp.110352. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to aggregate climate data to predict crop yield: an application to soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.054049. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad42b5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical model to evaluate pest treatments from prevalence and intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57750/6cgk-g727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global critical soil moisture thresholds of plant water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4826. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-49244-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature sensitivity of monoterpene emissions from global vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstratios Bourtsoukidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pozzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Peñuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01175-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing symptoms of sugar beet yellows with companion plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fabarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art03-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesising results of meta‑analyses to inform policy: A comparison of fast‑track methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Catarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Montero-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (16), 14 p. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00309-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating nitrogen losses with almost no crop yield penalty during extremely wet years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengxue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (9), pp.eadi9325. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi9325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the spatial characteristics of rice heat exposure in Japan through panicle temperature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Toda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Ishigooka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayumi Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Takimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuneo Kuwagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Meteorology -Tokyo-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.D-24-00002. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2480/agrmet.D-24-00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning based on functional principal component analysis to quantify the effects of the main drivers of wheat yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bonneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.127254. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2024.127254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating Sentinel-2 data in a modified vegetation photosynthesis and respiration model (VPRM) to improve the simulation of croplands CO2 fluxes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Abbessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Santaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 127, pp.103666. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2024.103666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Satellite Data With Machine and Deep Learning Techniques for Corn Yield and Price Forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2024.3448205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple random forest classification algorithms for predicting occurrences and sizes of wildfires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10687-022-00458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The productive performance of intercropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haigang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (2), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2201886120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge coproduction to improve assessments of nature's contributions to people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merelyn Valdivia-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardina Matencio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (6), pp.e14182. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.14182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical methods to fit critical nitrogen dilution curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hefley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuela van Versendaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.126770. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment of Citripestis sagittiferella for the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisavet Chatzivassiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.7838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of non-neonicotinoid treatments against aphids on sugar beets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Favrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Maupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.106140. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2022.106140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased mineral fertilizer use on maize can improve both household food security and regional food production in East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien N. Falconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Corbeels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Hijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 205, pp.103588. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Strategies Strongly Reduce the Future Impacts of Climate Change on Simulated Crop Yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e2022EF003190. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022EF003190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental dataset on yields of pulses across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pampana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gabriele Tramacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Biarnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Stute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.708. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02606-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating and forecasting the impact of crop production shocks on global commodity prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.014026. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad0dda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence map of the benefits of enhanced-efficiency fertilisers for the environment, nutrient use efficiency, soil fertility, and crop production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Schievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bosco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Montero-Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Tamburini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/acb833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset for the projected impacts of climate change on four major crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitomi Wakatsuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalika Vyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term K fertilization effects on soil available K, grain yield, and plant K critical value in winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hirte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elfouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-022-10208-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming reduces global agricultural production by decreasing cropping frequency and yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Burney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinfeng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.1016. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01492-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles and framework for assessing the risk of bias for studies included in comparative quantitative environmental systematic reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Frampton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Whaley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bilotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Lou Dorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-022-00264-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven projections suggest large opportunities to improve Europe's soybean self-sufficiency under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshichika Iizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.255-265. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43016-022-00481-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic determination of a maximum acceptable level of contaminant to reduce the risk of overexposure for a novel or emerging food: the case of cadmium in edible seaweed in the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Carne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (8), pp.1439-1452. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19440049.2022.2087921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon saturation in cropland-grassland systems: Storage potential and soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bragazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatbardh Sallaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 406, pp.115529. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux nourrir la planète : diversifier les cultures pour construire des systèmes alimentaires durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/perspective/36931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03678734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon storage in agricultural topsoils and subsoils is promoted by including temporary grasslands into the crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Elfouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.115937. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic carbon saturation in cropland-grassland systems: Storage potential and soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamir Libohova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bragazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatbardh Sallaku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 406, pp.115529. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric dryness reduces photosynthesis along a large range of soil water deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Colin Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.989. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28652-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the critical soil moisture thresholds of plant water stress for European ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (6), pp.2111-2123. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and biotic factors influencing regional declines and recovery of tropical forest biomass from the 2015/16 El Niño</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Cartus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (26), pp.108301. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2101388119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset to parametrize critical nitrogen dilution curves for major crop species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ciampitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuela van Versendaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Francisco Rybecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01395-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of Machine Learning Algorithms in Predicting the Productivity of Conservation Agriculture at a Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.812648. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2022.812648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.13616. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The critical benefits of snowpack insulation and snowmelt for winter wheat productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taegon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.485-490. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-022-01327-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the world better: crop diversification to build sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/perspective/36932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-03678743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the critical N dilution curve for maize crop vary across genotype x environment x management scenarios? - a Bayesian analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ciampitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Tamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126202. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting hotspots for invasive species introduction in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.114026. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac2f19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoff of CO2 and CH4 emissions from global peatlands under water-table drawdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqi Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.618-622. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01059-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis of critical nitrogen dilution curves for wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128, pp.126315. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape drivers of pests and pathogens abundance in arable crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malick Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (10), pp.1429-1442. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART PIC -Analyse du risque à partir de données régionales et d'informations locales collectées en cours de saison : application au mildiou de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/arky-ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems halve fungicide use compared to calendar-based strategies without increasing disease risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00291-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive but variable effects of crop diversification on biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben‐ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena Seufert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (19), pp.4697-4710. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.15747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global dataset for crop production under conventional tillage and no tillage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.Article number: 33. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-021-00817-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No historical evidence for increased vulnerability of French crop production to climatic hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 306, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual intercropping suppresses weeds: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunfeng Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lammert Bastiaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels P.R. Anten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 322, pp.107658. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2021.107658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning analysis of pregnancy data enables early identification of a subpopulation of newborns with ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Coste-Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86320-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Sensitivity of Global Maize Price to Regional Productions Using Statistical and Machine Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.655206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trapping effort and sources of variability on the estimation of activity-density and diversity of carabids in annual field crops by pitfall trapping; a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Saska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entomologia Generalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.553-566. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/entomologia/2021/1211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global irrigation contribution to wheat and maize yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel D Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.1235. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-21498-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the past and future climate drivers of wheat yield shocks in Europe with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Z Abramoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth's Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EF001815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does water availability affect the critical N dilution curves in crops? A case study for maize, wheat, and tall fescue crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Ciampitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefina Lacasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.108301. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cover crop mixtures give higher and more stable yields than pure stands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Elhakeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lammert Bastiaans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twan Couwenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 270, pp.108217. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate change on the productivity of conservation agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-021-01075-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web‐based Data Visualization and Analysis Tool for Synthetizing on‐farm Research Networks Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodan Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyveryga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Synthesis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.62-73. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrsm.1440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review (vol 9, 4, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifa Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Andremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.9. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00222-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover crops promote primary crop yield in China: A meta-regression of factors affecting yield gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 271, pp.108237. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice yield stability compared to major food crops in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (12), pp.124005. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ac343a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the critical nitrogen dilution curve for tall fescue: A quantitative synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global map of root biomass across the world's forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4263-4274. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-4263-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Farm Trials Reveal Significant but Uncertain Control of Botrytis cinerea by Aureobasidium pullulans and Potassium Bicarbonate in Organic Grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.620786. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.620786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High probability of yield gain through conservation agriculture in dry regions for major staple crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.3344. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82375-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large historical carbon emissions from cultivated northern peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (23), pp.eabf1332. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abf1332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond mean effect size: Presenting prediction intervals for on-farm network trial analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyveryga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 120, pp.126127. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaying the first grapevine fungicide application reduces exposure on operators by half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6404. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62954-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02875104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the yields of lignocellulosic bioenergy crops from observations at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Stehfest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef van Vuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Popp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.789 - 804. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-789-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of extreme weather conditions on European crop production in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 375 (1810), pp.20190510. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2019.0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain legume-cereal intercropping enhances the use of soil-derived and biologically fixed nitrogen in temperate agroecosystems. A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Carlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Eric Englund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Flöhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative synthesis of temperature, CO2, rainfall, and adaptation effects on global crop yields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustly forecasting maize yields in Tanzania based on climatic predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel Laudien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Gornott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-76315-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting severe grape downy mildew attacks using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), 21 p. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02520935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Evidence map of crop diversification strategies at the global scale (2019 Environ. Res. Lett. 14 123001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.019601. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab5ffb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing uncertainty in critical nitrogen dilution curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Tahir Ata-Ul-Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.126076. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the latent period of leaf-fungal pathogens reflect their trophic type? A meta-analysis of biotrophs, hemibiotrophs, and necrotrophs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Précigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Claessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (2), pp.345-361. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-19-0144-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How effective are strategies to control the dissemination of antibiotic resistance in the environment? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drifa Belhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Andremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-0187-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power asymmetries in social networks of ecosystem services governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améline Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yésica Quispe Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 114, pp.329-340. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Frequentist and Bayesian Meta-Analysis Models for Assessing the Efficacy of Decision Support Systems in Reducing Fungal Disease Incidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Martínez-Minaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.560. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10040560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing whether the best land is cultivated first: A quantile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (12), pp.e0242222. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0242222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking crop species using mixed treatment comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Synthesis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (3), pp.343-359. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jrsm.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of probabilistic expert elicitation for assessing risk of appearance of grape downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2019.104926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of grape downy mildew onset in Bordeaux Vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 109 (5), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-12-17-0412-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Visualization and Analysis of Agronomic Field Trials from On‐Farm Research Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kyveryga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 111 (6), pp.2712-2723. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2019.02.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of in planta control measures for Xylella fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dehnen‐schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Serio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.5666. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence map of crop diversification strategies at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.123001. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab4449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of meta-analyses on crop diversification at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Beillouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (4), pp.103898. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.103898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping cereals with faba bean reduces plant disease incidence regardless of fertilizer input; a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaochun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 154 (4), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-019-01711-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N2O increasing faster than expected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.909-910. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-019-0642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-modeling methods for estimating ammonia volatilization from nitrogen fertilizer and manure applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.195-205. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria evaluation of organic agriculture in sub-Saharan Africa using probabilistic elicitation of expert knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landy Andriamampianina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes and implications of the unforeseen 2016 extreme yield loss in the breadbasket of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.1627. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04087-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preceding cultivation of grain legumes increases cereal yields under low nitrogen input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0698-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of Evidence for Hazard Identification: A critical review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bette Meek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Feinblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (7), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/EHP3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global yield dataset for major lignocellulosic bioenergy crops based on field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2018.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield trends, variability and stagnation analysis of major crops in France over more than a century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Schauberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomomichi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiromi Kato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35351-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Baveye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 383, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The important but weakening maize yield benefit of grain filling prolongation in the US Midwest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenong Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianlai Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Bernacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (10), pp.4718-4730. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to estimate spatio-temporal ammonia emissions due to nitrogen fertilization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maharavo Marie Julie Ramanantenasoa Radomahaleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Gilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 645, pp.205-219. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the greenhouse gas abatement of bioenergy factoring in land use changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-26712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of evidence for a decrease in synthetic pesticide use on the main arable crops in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 575, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower average yields but similar yield variability in organic versus conventional horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (5), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0455-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où réduire l’usage de pesticide sans dégrader la productivité et la rentabilité de l’exploitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 705, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des flux de pesticides dans les systèmes de culture : effets de la variabilité du climat, des pratiques agricoles et des propriétés des sols et des pesticides. Synthèse des résultats du projet Perform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59, pp.171-189. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138497191833892E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can legume companion plants control weeds without decreasing crop yield? A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 204, pp.158-168. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2017.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use while preserving crop productivity and profitability on arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dessaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (3), 6 p. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nplants.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the benefits of frost-sensitive companion plants in winter rapeseed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Verret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.93-103. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances de différentes espèces de légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513850748029309E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategies for evaluating the rate of adventitious transgene presence in non-genetically modified crop fields.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Version of Record online : 23 FEB 2017, 13 p. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of varietal, spatial and genetic diversity of bread wheat between 1980 and 2006 strongly depends upon agricultural regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Goffaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montalent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 236, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple Bayesian method for adjusting ensemble of crop model outputs to yield observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.76-83. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2015.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of regression techniques to predict response of oilseed rape yield to variation in climatic conditions in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Plauborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen E. Olesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.11-20. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on generalised linear mixed models for analysing pest and disease surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the STICS-MACRO model to identify cropping practices reducing pesticides losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine-Karen Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 580, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the trade-off between high crop yield and low yield instability at the global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/11/10/104005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of relative crop yields in cereal/legume mixtures suggests options for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 198, pp.269-279. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2016.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of dynamic models for bird populations in farmlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Mouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Miglianico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (3), pp.407 - 418. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9494-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially explicit estimates of N2O emissions from croplands suggest climate mitigation opportunities from improved fertilizer management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James S. Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberly M. Carlson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel D. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (10), pp.3383-3394. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to model dispersal for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78, pp.179-190. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global experimental dataset for assessing grain legume production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sdata.2016.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the incidence of Septoria leaf blotch in wheat crops from in-season field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-016-0887-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling farming management strategies with contrasting pesticide use in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149, pp.40-53. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Increases of Land Equivalent Ratio with Temporal Niche Differentiation: A Meta-Quantile Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (6), pp.2269-2279. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2016.03.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying indicators for extreme wheat and maize yield losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Calanca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn van Der Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.130-140. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking yields of energy crops: A meta-analysis using direct and indirect comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lô-Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.41 - 50. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2015.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using site-specific data to estimate energy crop yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 74, pp.104-113. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal niche differentiation increases the land equivalent ratio of annual intercrops: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tjeerd-Jan Stomph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wopke van Der Werf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.133-144. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating variability in grain legume yields across Europe and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep11171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of soil meso- and macropores topology on the biodegradation of a soluble carbon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure E. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vieublé-Gonod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01170155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sampling strategies to evaluate rate of transgenic adventitious presence in agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.166-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-Analysis of the Effect of Nitrogen Fertilization on Annual Cereal-Legume Intercrop Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (5), pp.1775 - 1786. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj13.0590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the predicted effects of climate change on wheat yields using simulation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 156, pp.180 - 190. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do various maize crop models vary in their responses to climate change factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Lizaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (7), pp.2301-2320. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposing global crop yield variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/11/114011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of statistical models in a meta-analysis of fungicide treatments for the control of citrus black spot caused by Phyllosticta citricarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Vicent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Stancanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trond Rafoss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-013-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting nitrous oxide emissions with a random-effects model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.12 - 18. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global agronomy, a new field of research. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Papy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2), pp.293-307. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0179-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gene flow by a Bayesian approach: A new perspective for decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgBioforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on the risks to plant health posed by Bemisia tabaci species complex and viruses it transmits for EU territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efsa Panel On Plant Health</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bragard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Gilioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (4), 3162 [302 pp.]. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2013.3162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling climate change impact on Septoria tritici blotch (STB) in France: Accounting for climate model and disease model uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 170, pp.242-252. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling long-term yield trends of [i]Miscanthus[/i] x [i]giganteus[/i] using experimental data from across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew B. A. B. Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian I. Shield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, pp.252-260. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of pesticide use can increase earthworm populations in wheat crops in a European temperate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 181, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of N2O emission from local information with Random Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.156 - 163. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2013.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic impacts on winter wheat yields in Picardy, France and Rostov, Russia: 1973-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Licker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Kucharik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Lindeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 176, pp.25 - 37. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Statistical Models for Analyzing Wheat Yield Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for a more sensitive earthworm species to be used in pesticide homologation tests - A meta-analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (3), pp.895-900. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pea-wheat intercrops in low-input conditions combine high economic performances and low environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénaëlle Corre-Hellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Naudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2012.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the quality of meta-analysis in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 148, pp.72 - 82. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-support scheme for mapping endangered areas in pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Benninga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan J. Bremmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02545.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in N(2)O emission due to N fertilizer application in cultivated areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment in support of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor L. Lövei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Navajas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (10), </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2012.s1012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rating and mapping the suitability of the climate for pest risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic D. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard H. A. R. H. A. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime M. Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtěch V. Jarošík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.48-55. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2012.02549.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer les indicateurs agro-environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FaçSADe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing up to the paradigm of ecological intensification in agronomy: Revisiting methods, concepts and knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.197-210. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting invasion success of forest pathogenic fungi from species traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48 (6), pp.1381 - 1390. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2011.02039.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate sensitivity analysis to measure global contribution of input factors in dynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou M. Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Training Dataset Characteristics on the Performance of Nine Species Distribution Models: Application to Diabrotica virgifera virgifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojtech Jarosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf wetness duration requirements of foliar fungal pathogens with uncertain data-an application to mycosphaerella nawae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Vicent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 101 (11), pp.1346 - 1354. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-01-11-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de sensibilité, sélection de paramètres et erreur quadratique de prédiction : des liaisons dangereuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou M. Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 152 (1), pp.26-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving a weed population model using a sequential Monte Carlo method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.373 - 382. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00786.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to identify cheap and accurate indicators for biodiversity assessment: application to grazing management and two grassland bird species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (6), pp.819-826. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and cost of models predicting bird distribution in agricultural grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (1-2), pp.28-34. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of using quantile regression for analysing the effect of weeds on organic winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.199-208. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2010.00773.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf transmittance measurements can improve predictions of the nitrogen status for winter wheat crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2008.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian calibration of the nitrous oxide emission module of an agro-ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (3/4), pp.208-222. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2009.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors limiting the grain protein content of organic winter wheat in south-eastern France: a mixed-model approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.565-574. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the accuracy of agro-environmental indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman van Keulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90, pp.139-146. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate global sensitivity analysis for dynamic crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (3), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional agriculture from farm diagnosis to farm design and institutional innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen C.J. Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derk Jan Stobbelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), pp.109-202. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stepwise selection and Bayesian model averaging for yield gap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'échantillonnage sur blé tendre d'hiver. Optimiser les procédures d'échantillonnage pour mesurer la biomasse, le nombre de plantes et le poids de mille grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of stepwise selection and Bayesian model averaging for yield gap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 219 (1-2), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-environmental indicators to assess cropping and farming systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it useful to combine measurements taken during the growing season with a dynamic model to predict the nitrogen status of winter wheat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological progress in on-farm regional agronomic diagnosis. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (1), pp.151-161. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2007031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to assess the accuracy of a diagnostic test based on plant disease measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Penaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1187-1193. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of models and indicators for categorizing soft wheat fields according to their grain protein contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le taux de fleurs contaminées comme indicateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 343, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORMDYN: A model of Lumbricus terrestris population dynamics in agricultural fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roger-Estrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218 (3-4), pp.219-234. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of models to predict take-all incidence in winter wheat as a function of cropping practices, soil, and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Ennaïfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 118 (2), pp.127-143. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-007-9119-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets du prix du blé et de l'engrais azoté?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an interacting particle filter to improve nitrogen nutrition index predictions for winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 207 (2-4), pp.251-263. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des perspectives prometteuses pour la PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to analyse relationships between yield components with boundary lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.119-128. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2006029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling land use strategies to optimise crop production and protection of ecologically important weed species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47, pp.202-211. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2007.00562.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the risk of weed infestation in winter oilseed rape crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.22-33. </w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3180.2006.00489.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of five crop models simulating yield and grain protein content in farmers fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (Part II), pp.295-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting riks of overlapping flowering periods for conventional and low-gluten wheat varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (Part II), pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for calculating the contribution of genetic parameters to the variance of crop model prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (10-11), pp.1142-1147. </w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of summer fallow management on take-all of winter wheat caused by Gaeumannomyces graminis var. tritici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Ennaïfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 112 (2), pp.167-181. </w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-005-3121-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood inference and bootstrap methods for plant organ growth via multi-phase kinetic models and their application to maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 96 (1), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural water nonpoint pollution control under uncertainty and climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (1), pp.115-127. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating N fertilizer doses for oil-seed rape using plant and soil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel M. Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.159-161. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating N fertilizer doses for oil-seed rape using plant and soil data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.159-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of the crop model STICS to recommend nitrogen fertilisation rates according to agro-environmental criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6-7), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based approach for optimizing segregation of soft wheat in country elevators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.171-180. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2003.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglette azote colza : même revenu, moins d'engrais, plus d'huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Maltas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 74, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which decision support tools for the environmental management of nitrogen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (7-8), pp.817-829. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2002064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilisation azotée du blé dur. Rémunérer la teneur en protéines du grain ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277, pp.56-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Bayesian approach to parameter estimation; comparison of the GLUE and MCMC methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tremblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.191-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal experimental designs for estimating model parameters, applied to yield response to nitrogen models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle non linéaire mixte pour simuler la réponse du blé à la dose d'engrais azoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 143 (1-2), pp.215-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It pays to base parameter estimation on a realistic description of model errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation and presentation of nearly optimal solutions for mixed-integer linear programming, applied to a case in farming system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M.T. Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A.H. Rossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 132, pp.425-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods for predicting responses to applied nitrogen and calculating optimal nitrogen rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 93 (3), pp.531-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve model-based decision rules for nitrogen fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to study nearly optimal solutions of linear programming models developed for agricultural land use exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M.T. Hendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. van Ittersum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A.H. Rossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 131 (1), pp.65-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epandage d'engrais : la vigilance s'impose ! Epandages hétérogènes d'engrais azotés : Quel impact économique et environmental ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Debroize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 263, pp.56-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models of yield, grain protein, and residual mineral nitrogen responses to applied nitrogen for winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 91 (3), pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Experimental Network to Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Netherlands, 2019, </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1696-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’analyse des réseaux expérimentaux à la méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 162 p., 2018, Savoir Faire (Quae), 9782759228157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30, 239 p., 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3rd Edition, 613 p., 2018, 9780128117569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique bayésienne - Bases théoriques et applications en alimentation, environnement, épidémiologie et génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2015, Références sciences, 9782340005013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating a sustainable food future. A menu of solutions to sustainably feed more than 9 billion people by 2050. World resources report 2013-14 : interim findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Searchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Hanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ranganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Lipinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Resources Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 154 p., 2014, 978-1-56973-817-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier, 504 p., 2014, 978-0-12-397008-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Iooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 352 p., 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse statistique des risques agro-environnementaux: Études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer - Verlag, 162 p., 2011, Statistique et Probabilités Appliquées, 978-2-8178-0250-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian methods for updating crop model predictions, applications for predicting biomass and grain protein content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact économique et environnemental de la mesure agri-environnementale &amp;quot;réduction d'intrants&amp;quot; au moyen de modèles agronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Parnaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Aider à la décision avec le numérique via la modélisation, la simulation et l'intégration de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Aleksovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Tarraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Gauche Karine (ed.); Enriquez Martha-Lucia (ed.); Lyon-Caen Nathalie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l'Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.63-75, 2026, 978-2-7592-4255-9. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles biophysiques de projection des impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Personne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Debaeke; N. Graveline,; B. Lacor; S. Pellerin; D. Renaudeau; É. Sauquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Impacts, adaptation et atténuation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-120, 2025, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shocks in agricultural production: origins and impacts on commodity prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Gouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Food Systems for Food Security: Need for Combination of Local and Global Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Network of Randomized Complete Block Design Experiments with One Factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Experimental Network to Meta-analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.25-58, 2019, </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-1696-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Yields of Underexploited Grain Legume Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pelzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, 2018, 978-3-319-98913-6 (print ISBN). </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98914-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Evidence on the Environmental Impacts of Land-Use Change for Non-food Biomass Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer, Cham, 2018, 978-3-319-96289-4. </w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Methodological Framework for Analyzing Existing Scientific Research on Land-Use Change and Associated Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Réchauchère; Antonio Bispo; Benoït Gabrielle; David Makowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Impact of Land Use Change in Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, Springer, pp.1-13, 2018, Sustainable Agriculture Reviews, 978-3-319-96288-7. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96289-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of large simulated yield datasets for studying climate change effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing - Imperial College Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 525 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781783265640_0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils Mexico, un environnement générique pour piloter l'exploration numérique de modèles ( Chapitre 9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles : application aux sciences de la nature et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.233-253, 2013, Savoir faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmland birds and arable farming, a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wilcox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Durant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agiculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer - Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2013, Sustainable Agriculture Reviews, 9783319009148. </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00915-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration numérique d'un modèle agronomique avec le package mtk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité et exploration de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.326, 2013, Collection Savoir-Faire, 978-2-7592-1906-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles pour prédire la qualité du blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concevoir et construire la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 360 p., 2009, Update Sciences et Technologies, 9782759203659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing plant species in cropping systems: concepts, tools and models: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture: volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Springer, 2009, 978-90-481-2665-1. </w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2666-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères agro-environnementaux fondés sur le modèle de culture Stics pour la modulation intra-parcellaire de la fertilisation azotée du blé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007, Update Sciences et Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation and parameter estimation for precision agriculture using the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation with crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Graham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with dynamic crop models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and sensitivity analysis for crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working with Dynamic Crop Models: Evaluation, Analysis parameterization, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, 978-0-444-52135-4 0-444-52135-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les légumineuses, pilier pour des systèmes agroalimentaires plus durables en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECoPESt - Evaluation et comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : lien entre pratiques, pressions et impacts. Rapport final, 130 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Bernicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, 44 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for expanding sorghum production in Europe in the face of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Davoudkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting impacts of Agricultural Production on Global Maize Price</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotem Zelingher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating Autism with Bumetanide: Are large multicentric and monocentric trials on selected populations complementary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Rabiei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchine Hadjikhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehezkel Ben-Ari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian calibration of the nitrous oxide emission module of an agro-ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lehuger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel van Oijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bérengère Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05173229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JRC farming practices evidence library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Schievano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montero Castaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bielza Diaz- Caneja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joint Research Center, Commission Européenne. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à « l’évaluation du risque lié à Ceratobasidium theobromae pour les DROM »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0147, Anses. 2025, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05095676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Scippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Mouttet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04616086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">saisine 2020- SA-0083, ANSES. 2022, 284 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03922759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des avis de l’Anses et de l’EFSA relatifs aux demandes d’autorisation de mise sur le marché de plantes génétiquement modifiées au titre du règlement (CE) n° 1829/2003 - Identification, description et analyse des sources d’écart entre les avis formulés par l’Anses au cours du processus décisionnel européen et les avis adoptés par l’EFSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0063, Anses. 2022, 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04021935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la teneur maximale en cadmium pour les algues destinées à l'alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2017-SA-0070, Anses. 2020, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03345144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisine relative à une demande d’avis sur la période de latence de Xylella fastidiosa sur le genre Citrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péninna Deberdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2019-SA-0050, Anses. 2020, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2020, 159 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance de la variété Platanor contre Ceratocystis platani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tharreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2019, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif aux connaissances nécessaires à la gestion du risque des écorces sensibles au nématode du pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2018-SA-0103, Anses. 2019, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque phytosanitaire (ARP) portant sur Fusarium oxysporum f. sp. cubense (agent pathogène responsable de la maladie de Panama) pour les départements d'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chilin Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Silvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2018, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Biondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à la fixation d’une limite maximale de résidus de chlordécone dans les muscles et dans la graisse pour les denrées carnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nesslany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Tack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Claude Roudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0265, Anses. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèces hôtes dans le cadre de la lutte contre Phytophthora ramorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Desprez Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ioos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2018, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie; INRA. 2017, 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets environnementaux des changements d'affectation des sols liés à des réorientations agricoles, forestières, ou d'échelle territoriales : une revue critique de la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rechauchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence de l'Environnement et de la Maîtrise de l'Energie. 2017, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamy L, Alletto L, Barriuso E, Bedos C, Benoit P, Brun F, Gabrielle B, Giuliano S, Hart ADM, Justes E, Kennedy MC, Makowski D, Marín-Benito JM, Moeys J, Pot V, Poudroux D, Quemar T, Rametti G, Yemadje-Lammoglia SK, 2017. Approches de modélisation pour l’évaluation et la comparaison des performances environnementales de systèmes de culture innovants conçus pour réduire l’usage des pesticides : intégration spatiale et temporelle, traitement des incertitudes (Perform). Rapport final, avril 2017, 44 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality verification of pinewood nematode from high temperature treatment of shavings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a pest risk analysis on Thaumetopoea processionea L., the oak processionary moth, prepared by the UK and extension of its scope to the EU territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of pest risk assessments and risk management options prepared to justify requests for phytosanitary measures under Council Directive 2000/29/EC - Guidance of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement on the dossier for a derogation request of the US authorities concerning cold-treated strawberry plants intended for planting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Gilioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2009, pp.1416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Prays endocarpa considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Banana streak virus (BSV) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] EFSA-Q-2006-109, European Commission. 2008, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Nacoleia octasema considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Aceria sheldoni (Ewing) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Fusarium oxysporum. f. sp. cubense considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Erionota thrax L. considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] EFSA-Q-2006-096, European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Banana bract mosaic virus considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Odoiporus longicollis considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Metcalfa pruinosa (Say) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Xanthomonas campestris pv. musacearum, considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Prays citri considered by France as harmful in French overseas departments of French Guiana, Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Trachysphaera fructigena considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Phyllosticta musarum [Cooke] van der Aa considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate global sensitivity analysis for discrete-time models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008-3, auto-saisine. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Panonychus citri considered by France as harmful in French overseas departments of French Guiana and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Mycosphaerella eumusae considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Ralstonia solanacearum race 2 considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Ralstonia sp. pathogenic agent of banana blood disease considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Citrus chlorotic dwarf virus considered by France as harmful in the French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Banana bunchy top virus (BBTV) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk analysis made by EPPO on Lysichiton americanus Hultén & St. John (American or yellow skunk cabbage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Citrus exocortis viroid (CEVd) considered by France as harmful in French overseas department of Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Hop stunt viroid (HSVd) considered by France as harmful in the French overseas department of Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Parlatoria ziziphi (Lucas) considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Xanthomonas axonopodis pv. citri considered by France as harmful in French overseas departments of French Guiana, Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Mycosphaerella fijiensis considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Citrus yellow mosaic virus or Citrus mosaic badnavirus considered by France as harmful in the French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Sphaeropsis tumefaciens Hedges considered by France as harmful in French overseas departments of French Guiana, Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Ceratocystis fimbriata considered by France as harmful in French overseas departments of French Guiana, Guadeloupe, Martinique and Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Brevipalpus californicus, Brevipalpus phoenicis and Brevipalpus obovatus (Acari: Tenuipalpidae) considered by France as harmful in the French overseas departments of Guadeloupe and Martinique - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pest risk assessment made by France on Mycosphaerella citri considered by France as harmful in French overseas department of Réunion - Scientific Opinion of the Panel on Plant Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2008, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk analysis made by EPPO on Hydrocotyle ranunculoides L. f. (floating pennywort)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk assessment made by Poland on Ambrosia spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on Plant Health on the pest risk assessment made by Lithuania on Ambrosia spp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the scientific panel on plant health on the pest risk analysis made by Spain on Batrocera zonata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] European Commission. 2007, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a decision-making tool for the control of take-all of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Plancke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut National de la Recherche Agronomique. 2007, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Panel on plant health (PLH) on an evaluation of asymptomatic citrus fruit as a pathway for the introduction of citrus canker disease (Xanthomonas axonopodis pv. citri) made by the US Animal and Plant Health Inspection Service (APHIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Choiseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dormannsne-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes statistiques pour optimiser la dose d'engrais azoté du blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des erreurs des modèles utilisés en agronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Paris-Sud (Faculté des sciences d'Orsay), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03191492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E5EBCE0"/>
+    <w:nsid w:val="96C1856E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-makowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6385-3703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155741101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-026-00399-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guopeng Liang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiao Jin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110916" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Fu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongchang Zhao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111061" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nougad&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rzepecka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parnell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2026.EN-10065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01086-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.04.045" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Song" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01098-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabo Yin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjia Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59717/j.xinn-geo.2026.100210" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Xia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyue Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-026-02263-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68252-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Bai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datong Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71045-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kaluski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren Vos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2026.EN-10102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2026.EN-10077" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defeng Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Greenwood" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03311-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingirai Mudare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingying Jing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Liang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64567-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ansaldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Labarre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01300-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Scala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta S&#225;nchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2025.EN-9339" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Rosace" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crotta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Czwienczek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshichika Iizumi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Sakai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Masaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Oyoshi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Takimoto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf099" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.10.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3551" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Saadaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gabrielle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70078" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Mendes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127743" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70220" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Han" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.109995" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692286v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schievano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Soba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Casta&#241;o" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03682-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431415v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gerber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Mueller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00913-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535607v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Teja Mittakola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlong Zhou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5543" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508651v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Royer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Raaijmakers" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dufrane" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106658" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713235v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dadrasi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109600" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Wakatsuki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Ishigooka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Nishimori" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mototaka Sakata" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109303" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553908v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108962" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/6cgk-g727" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art03-GB" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad42b5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535606v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110352" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01175-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612805v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49244-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00309-y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi9325" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642335v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Yoshimoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kuwagata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2480/agrmet.D-24-00002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127254" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726240v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3448205" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009273v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Baptista" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Chatzivassiliou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Serio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gonthier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7838" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hefley" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuela van Versendaal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126770" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921601v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigang Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201886120" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00458-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843130v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Laurent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.106140" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903523v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hijmans" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103588" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050630v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF003190" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246969v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pampana" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gabriele Tramacere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Stute" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02606-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341715v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Zelingher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad0dda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025706v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb833" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669116v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillaume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elfouki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fontana" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115937" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524764v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardh Sallaku" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115529" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502713v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16050" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28652-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760213v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Frampton" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whaley" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bennett" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bilotta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00264-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700362v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Carrillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2087921" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388435v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03678734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/36931" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03626485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-022-00481-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577269v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ju" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalika Vyas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nelson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01150-7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679869v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-022-10208-2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burney" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenong Jin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01492-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101388119" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689878v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Rybecky" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01395-2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561174v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Zhang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.812648" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taegon Kim" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Lin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01327-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03678743v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/36932" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409668v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schneider" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac2f19" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117516v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Tamagno" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Zhao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126202" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255991v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Ciais" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Luo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01059-w" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335876v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cao" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126315" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/arky-ab40" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388488v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Gu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels P.R. Anten" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107658" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191441v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coste-Mazeau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hantz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86320-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253794v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.655206" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231612v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1211" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388470v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108301" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289083v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elhakeem" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Houben" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Couwenberg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108217" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264254v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01075-w" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117539v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Lyu" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kyveryga" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hofmann" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrsm.1440" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231613v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001815" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152427v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21498-5" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399744v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#225;zaro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00291-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289109v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben&#8208;ari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15747" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129691v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00817-x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226772v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schauberger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108453" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314504v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108237" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429976v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvallet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac343a" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335853v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126380" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335867v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4263-2021" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154300v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguez" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620786" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152751v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82375-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875104v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62954-4" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117529v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126127" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895515v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Stehfest" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef van Vuuren" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Popp" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-789-2020" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904512v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Eric Englund" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fl&#246;hr" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126077" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938976v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0510" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903195v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126041" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117527v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Laudien" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gornott" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76315-8" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02520935v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230254" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191405v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab5ffb" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117535v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Tahir Ata-Ul-Karim" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126076" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867921v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-19-0144-R" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117511v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242222" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884891v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mart&#237;nez-Minaya" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10040560" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617818v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.104926" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310092v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-17-0412-R" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866768v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2019.02.0135" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321353v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dehnen&#8208;schmutz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5666" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621420v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrsm.1328" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872019v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab4449" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866614v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103898" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310121v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tang" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-019-01711-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964265v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0642-2" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806699v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04087-x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623683v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018030" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621550v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.169" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622938v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bladier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bette Meek" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruy&#232;re" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3067" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624238v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cernay" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0698-z" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620950v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomichi Kato" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kato" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35351-1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621045v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianlai Zhuang" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bernacchi" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14356" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820557v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26712-x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624530v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0455-5" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685942v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513850748029309E12" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618583v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.012" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629184v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Sharif" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Plauborg" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen E. Olesen" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.015" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530793v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.013" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473466v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.010" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458188v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/10/104005" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604317v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Gerber" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D. Mueller" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13341" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532678v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Zhang" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.08.001" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448412v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piraux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0887-9" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602467v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.84" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531634v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Adrian" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Klein" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.009" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594507v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2016.03.0170" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532674v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.005" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589814v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.023" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT050J4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536566v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.09.008" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KN5B7JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536543v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.09.010" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241057v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11171" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173351v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilcox" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.11.008" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173352v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hombert" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj13.0590" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053429v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lizaso" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12520" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173346v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/11/114011" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173311v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancanelli" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Rafoss" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0365-6" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173348v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.002" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173290v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0179-0" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664032v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsa Panel On Plant Health" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Gilioli" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001064v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. A. B. Riche" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Shield" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.05.004" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38J0D80L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186800v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.04.019" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHW04RVK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001521v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.02.019" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5495PV8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003289v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Licker" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kucharik" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lindeman" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.02.010" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ926V81-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173278v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078615" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000346v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Makowski" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.09.034" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37230PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004278v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.12.003" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV9JFRLM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186861v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050950" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647322v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schans" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L. L&#246;vei" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Navajas Navarro" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2012.s1012" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355604v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.006" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019316v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186876v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupin" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Jarosik" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020957" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001245v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vicent" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-11-0024" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173180v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00786.x" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVV3PHB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173192v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991686" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173187v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.009" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BHLQZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173182v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.06.012" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXZP7Z5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173152v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Oijen" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.022" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173219v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Keulen" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.023" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZVXNVZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173263v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Groot" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Jan Stobbelaar" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.016" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06P6WRXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173164v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173171v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.026" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487118v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173265v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173135v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruck" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.006" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35RW3P63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173146v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.004" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1642SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173268v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruck" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173172v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.002" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VPTXNQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173126v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Enna&#239;far" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9119-7" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687EEB7596124AE460A9957D5275280C60C4D886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186771v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173125v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.05.003" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBHNZB8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173122v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173127v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00562.x" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654617v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Bouchard" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656761v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682420v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3121-8" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBQ6K4KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682589v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2004.11.001" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28GQDCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670928v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillier" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682456v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004052" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886036v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004036" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681766v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2003.07.002" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885978v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002064" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675447v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillon" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680185v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tremblay" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674316v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677256v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681927v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.T. Hendrix" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H. Rossing" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674296v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674326v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688051v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691399v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685100v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199567v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1696-1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977623v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1514/9782759228164/de-l-analyse-des-reseaux-experimentaux-a-la-meta-analyse" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974606v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956095v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Jones" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/title/author/9780128117569" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173762v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831541v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835626v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529617v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725864v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gouel" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889392v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1696-1_3" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904151v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98914-3_4" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904528v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_10" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594977v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405534.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0011" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173751v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_3" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173752v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r55-concevoir-et-construire-la-decision.html" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824883v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_22" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173683v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818474v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823154v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Graham" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440680v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945775v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953763v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342825v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113706v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schievano" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Casta&#241;o" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chen" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bielza Diaz- Caneja" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Malet" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787112v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231270v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173728v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caffier" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Choiseul" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Clercq" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormannsne-Simon" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173726v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173734v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173729v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173722v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173694v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173718v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173702v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173697v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173725v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173724v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173704v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173711v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173701v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173712v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173707v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173695v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173698v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173692v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173700v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173716v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173703v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173710v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173696v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173721v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173691v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173693v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173723v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173720v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173705v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173706v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173708v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173690v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173717v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173684v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173709v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173689v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173688v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Dormannsne-Simon" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186935v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Plancke" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821188v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Clercq" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825874v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191492v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-makowski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6385-3703" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155741101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=vcnWi7IAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Su" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglin Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-026-00399-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604357v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nougad&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Rzepecka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parnell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2026.EN-10065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05514426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianfeng Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiongchang Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05342051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Fu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guopeng Liang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxiao Jin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01086-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68252-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Xia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyue Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-026-02263-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Favrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2025.04.045" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Song" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjie Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaochun Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-026-01098-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabo Yin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjia Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59717/j.xinn-geo.2026.100210" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05604355v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Bai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Datong Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Eivind Olesen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71045-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kaluski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren Vos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2026.EN-10102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2026.EN-10077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defeng Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Greenwood" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03311-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;line Vallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110054" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Scala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta S&#225;nchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2025.EN-9339" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ansaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Labarre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01300-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004576" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339892v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingirai Mudare" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingying Jing" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqing He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Liang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64567-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.147017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Saska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109551" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viovy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111935" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Katsirelos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744254" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Rosace" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vicent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Crotta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Czwienczek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.70125" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815707v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2024.10.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshichika Iizumi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Sakai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Masaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Oyoshi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Takimoto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf099" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233260v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3551" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Mendes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korgan Aldebert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127743" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234214v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Saadaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gabrielle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casajus" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70220" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhui Han" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Wang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.109995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127723" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schievano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Soba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bosco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Montero-Casta&#241;o" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Catarino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03682-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644219v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01533-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Wakatsuki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Ishigooka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Nishimori" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mototaka Sakata" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109303" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553908v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.108962" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dadrasi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109600" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622050v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad5859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gerber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Ray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Butler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Mueller" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00913-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Teja Mittakola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlong Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh5543" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508651v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maupas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Royer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma Raaijmakers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dufrane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106658" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535606v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110352" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567790v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad42b5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501913v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/6cgk-g727" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612805v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gentine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feldman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49244-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379324v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Williams" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01175-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tauvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art03-GB" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00309-y" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxue Li" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi9325" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Yoshimoto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kuwagata" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2480/agrmet.D-24-00002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629298v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joly" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127254" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426595v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Abbessi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Santaren" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103666" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726240v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gangloff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2024.3448205" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-022-00458-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921601v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjeerd-Jan Stomph" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haigang Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201886120" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merelyn Valdivia-D&#237;az" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;sica Quispe Conde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardina Matencio Garc&#237;a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.14182" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Lacasa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hefley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuela van Versendaal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126770" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009273v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Baptista" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisavet Chatzivassiliou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Serio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gonthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.7838" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843130v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Laurent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2022.106140" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Beillouin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hijmans" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103588" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050630v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Z Abramoff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF003190" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246969v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pampana" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gabriele Tramacere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biarnes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Stute" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02606-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341715v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Zelingher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad0dda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025706v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tamburini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acb833" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577269v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ju" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalika Vyas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nelson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01150-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679869v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fontana" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hirte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Elfouki" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-022-10208-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810580v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Burney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenong Jin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01492-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760213v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Frampton" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Whaley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Bennett" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bilotta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-022-00264-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03626485v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-022-00481-3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700362v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Carrillo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2087921" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillaume" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamir Libohova" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bragazza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatbardh Sallaku" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115529" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03678734v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/36931" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669116v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115937" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524764v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599159v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28652-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16050" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702327v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2101388119" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689878v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ciampitti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Francisco Rybecky" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01395-2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Zhang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.812648" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643596v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taegon Kim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Lin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-022-01327-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03678743v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/36932" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117516v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Tamagno" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Zhao" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126202" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409668v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Schneider" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac2f19" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Ciais" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqi Luo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingping Wang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01059-w" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335876v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yao" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wang" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Cao" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126315" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388447v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delaune" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Ouattara" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sausse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Felix" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05433" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432362v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/arky-ab40" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399744v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L&#225;zaro" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00291-8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289109v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben&#8208;ari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Seufert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15747" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129691v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00817-x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226772v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schauberger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108453" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Gu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lammert Bastiaans" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels P.R. Anten" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107658" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191441v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caly" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Rabiei" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Coste-Mazeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hantz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alain" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86320-0" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253794v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.655206" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231612v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2021/1211" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21498-5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231613v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001815" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388470v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108301" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289083v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elhakeem" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Houben" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Couwenberg" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108217" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03264254v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01075-w" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117539v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Lyu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kyveryga" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hofmann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrsm.1440" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216922v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drifa Belhadi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Descamps" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00222-2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314504v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108237" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429976v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac343a" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335853v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126380" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335867v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4263-2021" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154300v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aveline" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dupin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miguez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.620786" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152751v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82375-1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253747v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abf1332" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117529v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126127" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875104v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62954-4" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895515v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Stehfest" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef van Vuuren" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Popp" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-789-2020" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938976v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0510" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904512v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rodriguez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Eric Englund" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fl&#246;hr" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126077" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903195v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126041" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117527v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Laudien" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gornott" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76315-8" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02520935v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230254" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191405v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab5ffb" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117535v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Tahir Ata-Ul-Karim" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126076" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867921v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-19-0144-R" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521890v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-0187-x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951568v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.08.020" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884891v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Mart&#237;nez-Minaya" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10040560" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117511v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242222" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621420v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrsm.1328" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617818v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.104926" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310092v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-17-0412-R" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866768v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2019.02.0135" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321353v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dehnen&#8208;schmutz" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5666" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872019v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab4449" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866614v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103898" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310121v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tang" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-019-01711-4" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964265v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0642-2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013307v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharavo Marie Julie Ramanantenasoa Radomahaleo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gilliot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.066" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623683v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018030" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806699v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Der Velde" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04087-x" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624238v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cernay" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0698-z" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622938v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bladier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bette Meek" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruy&#232;re" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Feinblatt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3067" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621550v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.169" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620950v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomichi Kato" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Kato" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35351-1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621045v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianlai Zhuang" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bernacchi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14356" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843726v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mathias" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.202" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKG60CDP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820557v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Akkari" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rechauch&#232;re" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26712-x" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530781v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.008" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624530v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Langlais" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0455-5" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617605v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessaint" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528844v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verret" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mediene" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.01.010" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608601v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.8" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622667v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lorin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.09.006" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685942v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513850748029309E12" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605136v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bancal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12745" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605997v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.11.003" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618583v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2015.12.012" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629184v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Sharif" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Plauborg" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen E. Olesen" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.015" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530793v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Michel" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.12.013" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473466v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.010" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458188v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/10/104005" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532678v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yu" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Zhang" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.08.001" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531650v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Mouysset" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miglianico" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9494-y" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604317v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Gerber" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly M. Carlson" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D. Mueller" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13341" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259722v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.12.018" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602467v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.84" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448412v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piraux" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0887-9" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532674v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.005" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594507v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2016.03.0170" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531634v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Adrian" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Klein" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.009" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589814v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#244;-Pelzer" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.02.023" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQT050J4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536566v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.09.008" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KN5B7JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536543v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2015.09.010" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241057v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11171" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173331v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173352v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hombert" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj13.0590" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173351v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilcox" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.11.008" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053429v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Lizaso" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12520" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173346v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/11/114011" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173311v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stancanelli" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Rafoss" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0365-6" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173348v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.002" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173290v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0179-0" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173330v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664032v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efsa Panel On Plant Health" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baker" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Gilioli" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186800v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pag&#233;" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.04.019" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHW04RVK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001064v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew B. A. B. Riche" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian I. Shield" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.05.004" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38J0D80L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001521v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.02.019" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5495PV8W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003289v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Licker" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kucharik" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Lindeman" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.02.010" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ926V81-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173278v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078615" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000346v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Joimel" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Makowski" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.09.034" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37230PFR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019458v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bazot" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Corre-Hellou" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.01.010" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZSD70ST-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004278v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.12.003" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MV9JFRLM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000928v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. A. R. H. A. Baker" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Benninga" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J. Bremmer" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Brunel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Dupin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02545.x" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5XRGWHR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186861v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050950" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647322v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schans" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor L. L&#246;vei" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Navajas Navarro" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2012.s1012" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000935v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic D. Eyre" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch V. Jaro&#353;&#237;k" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2012.02549.x" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0DJM0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019316v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01355604v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.02.006" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999840v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou M. Lamboni" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Monod" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.002" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMFVB4HL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186876v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupin" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Jarosik" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020957" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001245v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vicent" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-11-0024" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999847v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173180v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00786.x" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GVV3PHB1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173192v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991686" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173187v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cadet" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.10.009" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2BHLQZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173281v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2010.00773.x" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3ZBMX8H7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173182v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Naud" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2008.06.012" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HXZP7Z5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173152v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lehuger" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Oijen" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Germon" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.04.022" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886484v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009015" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173219v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Keulen" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.023" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZVXNVZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173193v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.06.007" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173263v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen C.J. Groot" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derk Jan Stobbelaar" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.016" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06P6WRXD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487118v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173265v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouchard" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173171v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.026" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886428v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aveline" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007052" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173164v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886410v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozat" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2007031" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173135v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Denis" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruck" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Penaud" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.006" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35RW3P63-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173146v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.05.004" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ1642SB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173268v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ruck" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173172v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.002" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VPTXNQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173126v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Enna&#239;far" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9119-7" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/687EEB7596124AE460A9957D5275280C60C4D886/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186771v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173125v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.05.003" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBHNZB8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173122v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886363v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2006029" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173127v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gasquez" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2007.00562.x" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659694v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Primot" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3180.2006.00489.x" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C14C681426F9E8BD98CEDA005B477A9467E44227/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654617v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barrier" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Bouchard" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656761v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660823v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.015" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KFG0PHJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682420v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-3121-8" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NBQ6K4KD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670928v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hillier" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682589v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2004.11.001" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X28GQDCW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682456v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maltas" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004052" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886263v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886036v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004036" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681766v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2003.07.002" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674046v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885978v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2002064" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675447v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castillon" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680185v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tremblay" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676275v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahmoudi" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674316v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677256v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681927v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M.T. Hendrix" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A.H. Rossing" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674296v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674326v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691399v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688051v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroize" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685100v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199567v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1696-1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977623v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1514/9782759228164/de-l-analyse-des-reseaux-experimentaux-a-la-meta-analyse" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974606v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319962887" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956095v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W Jones" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/title/author/9780128117569" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194144v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/311814.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129910v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Searchinger" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hanson" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ranganathan" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lipinski" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waite" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wri.org/publication/creating-sustainable-food-future-interim-findings" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173762v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Jones" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173750v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173742v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831541v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835626v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592002v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05529617v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Personne" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725864v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gouel" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889392v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1696-1_3" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904151v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98914-3_4" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904528v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_10" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167030v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96289-4_1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594977v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/405534.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0011" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598481v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Couteau" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173751v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/book/978-3-319-00914-8" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00915-5_3" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173749v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhui Wang" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Richard" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173752v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r55-concevoir-et-construire-la-decision.html" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824883v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2666-8_22" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173683v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houl&#232;s" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818474v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823154v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Graham" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823185v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440680v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059188v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945775v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953763v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchine Hadjikhani" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342825v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113706v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schievano" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Casta&#241;o" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chen" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bielza Diaz- Caneja" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Malet" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04021935v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906098v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ninna Deberdt" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legrand" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791523v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272587v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271483v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Henin" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271485v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin Charles" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787112v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272584v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez Loustau" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231281v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562314v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231270v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173728v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caffier" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Choiseul" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Clercq" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dormannsne-Simon" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173726v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173734v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173729v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173694v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173722v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173712v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173707v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173695v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173725v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173724v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173704v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173711v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173701v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173718v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173702v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173697v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173727v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173703v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173716v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173698v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173710v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173700v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173692v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173696v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173721v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173691v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173693v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173723v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173720v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173705v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173706v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173690v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173717v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173708v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173684v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173688v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Dormannsne-Simon" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173709v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173689v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186935v1" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Plancke" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821188v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Clercq" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825874v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03191492v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>