--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1595,619 +1595,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">América como vector de regeneración y cohesión para una España plural: «La Raza» y el 12 de octubre, cimientos de una identidad compuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (244), pp.501-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/hispania.2013.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La patrie d’origine de Christophe Colomb : jeux et enjeux d’une controverse (1892-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48, p. 221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">América como vector de regeneración y cohesión para una España plural: «La Raza» y el 12 de octubre, cimientos de una identidad compuesta</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Touboul-Tardieu, Séphardisme et Hispanité. L’Espagne à la recherche de son passé (1920-1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispania.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/hispania.2013.015⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.4138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Exposition Ibéro-Américaine de Séville de 1929 : la recomposition symbolique de l’empire hispanique dans l’Espagne post-impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, p. 135-150</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...104 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las fiestas del 12 de Octubre y las conmemoraciones americanistas bajo la Restauración borbónica: España frente a su pasado colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Historia Jerónimo Zurita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86, p. 131-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La péninsule ibérique et le Mare Nostrum atlantique: iberisme, hispanisme et américanisme sous le règne d'Alphonse XIII de Bourbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de história das ideias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31, pp.303-336. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/2183-8925_31_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epopeyas oceánicas… Le retentissement du vol transatlantique du Plus Ultra (1926) dans l’Espagne de Primo de Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36-1, pp.231-257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.2650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “Santa María del aire”. El vuelo transatlántico del Plus Ultra (Palos-Buenos Aires 1926), preludio a una reconquista espiritual de América</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Historia Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614877v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidro Sepúlveda, El sueño de la Madre Patria. Hispanoamericanismo y nacionalismo</w:t>
               </w:r>
@@ -2269,388 +2269,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “Santa María del aire”. El vuelo transatlántico del Plus Ultra (Palos-Buenos Aires 1926), preludio a una reconquista espiritual de América</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">“Logis et loisirs” : l’urbanisme des loisirs populaires sous la IInde République. Réflexion autour des projets “La Ciutat de Repós i Vacances” (Barcelone) et “Las Playas del Jarama” (Madrid) – GATEPAC, 1932-1939</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Travaux du CREC en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Serge Salaün et Françoise Etienvre (coord.), Ocio y ocios. Du loisir aux loisirs en Espagne (XVIIIe-XXe siècles), Paris, Université de la Sorbonne Nouvelle, p. 209-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez, Celebración de « la raza ». Una historia comparativa del 12 de octubre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mélanges de la Casa de Velázquez, 36-2, pp.313-316. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.2535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Juifs sépharades de Turquie, une minorité sous presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (1), p. 379-386. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute.010.0379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience identitaire et les mécanismes de sa pérennisation chez les Juifs séfarades de Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32-36, p. 233-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2660,788 +2591,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Huellas de España” en América. El viaje suramericano de José Francos Rodríguez (1920-1921)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">España global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Javier Moreno Luzón, Xosé Manoel Núñez Seixas, Alejandro Quiroga Fernández de Soto, Jun 2022, Saint Jacques De Compostelle, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolivar en fête : le Centenaire panaméen de 1926, une ‘saynète panaméricaniste’ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Fêtes dans les Amériques : histoires, pratiques, politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anath Ariel de Vidas, Marie Chosson, Aurélie Godet, Federico Lifschitz et Françoise Martinez, Oct 2022, Inalco, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La internacionalización de la universidad francesa: el caso de la Universidad de París, 1896-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeización e internacionalización de la historiografía en la España contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ignacio Peiró Martín, Mar 2022, Saragosse (Zaragoza), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Centenario del Congreso de Panamá (1826-1926): ¿América unida para festejar su independencia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Congreso Centroamericano de Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Héctor Lindo et Víctor Hugo Acuña Ortega, Apr 2021, San josé, CA,, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevilla 1929: España iberoamericana, una apuesta diplomática</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso Internacional sobre la Exposición Iberoamericana de 1929</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amparo Graciani, Oct 2021, Séville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">España y Francia en el “Puente del Universo”: redes y propaganda cultural en el istmo de Panamá, décadas 1910-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tisser des réseaux, créer des nations, construire des États : regards sur l'Espagne et la France (XIXe et XXe siècle) / Tejer redes, crear naciones y construir estados: una mirada a España y Francia entre los siglos XIX-XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Franco, Nov 2019, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panamá, 1826-1926: el Congreso Bolivariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nación en escena: símbolos, conmemoraciones y exposiciones, entre España y América Latina (1890-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Javier Moreno Luzón et Marcela García Sebastiani, Oct 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperio y culturas políticas de la Península ibérica (siglo XX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las culturas políticas en España y Europa en los siglos XIX y XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ismael Saz Campos et Gonzalo Capellán, Mar 2015, Logroño (La Rioja), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raza, Imperio e Hispanidad: el hispanoamericanismo en la ofensiva ideológica de las derechas españolas (1914-1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispanismos y Nacionalismos en América Latina y España. Primera mitad del siglo XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillermo Bustos, Aimer Granados, Clara E. Lida et Tomás Pérez Vejo, Sep 2014, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las emociones como motor de movilizaciones sociopolíticas. España, siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los Movimientos Sociales y la Crisis Económica y Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juan Manuel de Faramiñán Gilbert et Víctor Luis Gutiérrez Castillo, May 2012, Jaén, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Raza como genealogía de lo español: el 12 de octubre fragua de una nacionalidad compuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginarios nacionalistas e identidad nacional española en el siglo XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xosé M. Núñez Seixas et Javier Moreno Luzón, Nov 2009, Saint Jacques de Compostelle, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3451,142 +3382,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monumentos, identidades colectivas y memorias incómodas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Moreno Luzón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54-2, pp.363-367, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los centenarios de 1921: América Central, México, Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3602,255 +3533,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Ciencias Sociales Ambos Mundos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique centrale : un bicentenaire en ordre dispersé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Chirú barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.11228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mémoire à la post-mémoire : représenter le premier franquisme, de la transition démocratique espagnole au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.9063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Güell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3882,70 +3813,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Curopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/catalonia.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3955,607 +3886,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historia obrera y movimientos sociales en la España contemporánea: la mirada de un hispanista francés, Michel Ralle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Historia obrera y movimientos sociales en la España contemporánea: la mirada de un hispanista francés, Michel Ralle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Peiro Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prensas de la Universidad de Zaragoza; Éditions Hispaniques, 2024, 978-84-1340-827-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’origine des études aréales. Langues et cultures étrangères en Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2023, Coll. « Patrimoines de la Sorbonne », 979-10-231-0726-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Peiro Martin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Prensas de la Universidad de Zaragoza; Éditions Hispaniques, 2024, 978-84-1340-827-9</w:t>
+                <w:t xml:space="preserve">hal-04855266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El istmo de Panamá, un puente entre Europa y las Américas (1879-1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Chirú barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. « Clefs Concours », 2023, Coll. « Clefs Concours », 978-2-35030-911-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiar las catástrofes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">David Marcilhacy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional Autónoma de México (UNAM) - Instituto de Investigaciones Históricas, 2020, Historia General, 978-607-30-2583-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archive sensible : mémoires, intimité et domination. Afrique, Amérique latine, Péninsule ibérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Benedita Basto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hispaniques, 2017, Etudes contemporaines, 978-2-85355-091-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los conflictos y de sus construcciones. Mundos ibéricos y latinoamericanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien LANES MARSALL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ralle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Sorbonne Université Presses, 2023, Coll. « Patrimoines de la Sorbonne », 979-10-231-0726-5</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.419, 2013, 978-2-85355-078-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, Coll. « Clefs Concours », 2023, Coll. « Clefs Concours », 978-2-35030-911-8</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raza Hispana. Hispanoamericanismo e imaginario nacional en la España de la Restauración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro de Estudios Políticos y Constitucionales (CEPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Estudios Políticos, 978-84-259-1474-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...248 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4565,684 +4496,684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hispanismo y americanismo: convergencias y divergencias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hispanismo. La civilización hispánica interpretada desde el extranjero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcial Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-188, 2024, 978-84-19892-08-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-188, 2024, 978-84-19892-08-9</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Unión Iberoamericana y el Comité France-Amérique en el &amp;quot;Puente del Mundo&amp;quot;: redes y propaganda cultural en el istmo de Panamá, 1910-1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réseaux : (d)écrire les liens, (dé)construire des relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Nouvelle-Publications du CREC en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-169, 2023, 1773-0023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instituts de langues et cultures étrangères, des carrefours pour construire un “territoire académique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Á l’origine des études aréales. Langues et cultures étrangères en Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.45-72, 2023, 979-10-231-0726-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fiesta de la Raza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcela García Sebastiani (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 de octubre: 100 años de hispanoamericanismo e identidades transnacionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Complutense, p. 47-65, 2021, 978-84-669-3463-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuando la erupción enterró un canal. Martinica, Nicaragua, Panamá, ensayo de historia conectada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Clémentine Lucien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Dolores Lorenzo, Miguel Rodríguez y David Marcilhacy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiar las catástrofes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Nacional Autónoma de México, Instituto de Investigaciones Históricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-607-30-2583-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El panhispanismo y el mito de la Raza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucia Maria Bastos Pereira das Neves (ed.); Fátima Sá e Melo Ferreira (ed.); Guilherme Pereira das Neves (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguagens da Identidade e da Diferença na Iberoamérica, 1770-1870</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paco Editorial, p. 249-281, 2018, 9788546212545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">España y América Latina ante la Gran Guerra: el frente de los neutrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">América Latina y la Primera Guerra Mundial. Una historia conectada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Estudios Mexicanos y Centroamericanos (CEMCA); Institut des Hautes Etudes de lʼAmérique Latine (IHEAL), Centre de Recherche et de Documentation des Amériques (CREDA), p. 47-69, 2018, 978-2-11-152137-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires, intimité et domination: archive sensible et historiographie des dictatures et du colonialisme dans les espaces (ex)impériaux des mondes ibériques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Benedita Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria-Benedita Basto, David Marcilhacy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archive sensible, Mémoires intimité et domination, Afrique, Amérique latine, Péninsule Ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Hispaniques, pp.7-21, 2017, 978-2-85355-091-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Americas and the Celebration of 12 October</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5252,166 +5183,239 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela García Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Moreno Luzón (ed.); Xosé Manoel Núñez Seixas (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaphors of Spain. Representations of National Identity in the 20th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 161-180, 2017, 978-1-78533-466-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions collectives, émotions intimes, la société espagnole face à la guerre de Cuba (1895-1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria-Benedita Basto (éd.); David Marcilhacy (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archive sensible : mémoires, intimité et domination. Afrique, Amérique latine, Péninsule ibérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Hispaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 55-72, 2017, 978-2-85355-091-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, p. 55-72, 2017, 978-2-85355-091-8</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Hispanidad bajo el franquismo: el americanismo al servicio de un proyecto nacionalista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xosé M. Núñez Seixas (ed.); Stéphane Michonneau (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginarios y representaciones de España durante el franquismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.73-102, 2014, 9788490961438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831132v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">España, invitada de honor en el Centenario de la Independencia mexicana: Rafael Altamira y el marqués de Polavieja, dos lecturas de las nuevas relaciones hispano-mexicanas</w:t>
               </w:r>
@@ -5477,123 +5481,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Hispanidad bajo el franquismo: el americanismo al servicio de un proyecto nacionalista</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">América y la fiesta del 12 de octubre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5606,124 +5537,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Moreno Luzón (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ser españoles. Imaginarios nacionalistas en el siglo XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RBA, p. 364-398, 2013, 978-84-9006-682-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Colón, un héroe hispanizado. Controversia en torno a su patria de origen y homenajes monumentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Moreno Luzón (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construir España. Nacionalismo español y procesos de nacionalización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Estudios Políticos y Constitucionales (CEPC), p. 153-181, 2007, 978-84-259-1395-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5733,91 +5664,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los mitos nacionales de la conquista americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5827,107 +5758,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hispano-américanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic cultures. Dictionnaire d’histoire culturelle transatlantique (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35008/tracs-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5937,139 +5868,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie de Michel Ralle (1941-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Botrel</w:t>
+                <w:t xml:space="preserve">Gérard Brey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Brey</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.9806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6079,114 +6010,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire culturelle de l’hispano-américanisme (1910-1930) : L’Espagne à la reconquête d’un continent perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Nouvelle - Paris 3, 2006. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01879267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6254,51 +6185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="133C0EA5"/>
+    <w:nsid w:val="839E78D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6485,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-marcilhacy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5874-1659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113485522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2020.1738365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v48i0.54008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chir&#250;&#160;barrios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2020.1851917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.13747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i105.1605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garc&#237;a Sebastiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022009415615769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18042/hp.35.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2013.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071182v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.4138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_31_12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805109v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830992v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830892v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.010.0379" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016266v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno Luz&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s49" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peiro Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855241v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1079-listhme-de-panama-9782350309118.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Lorenzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830496v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Benedita Basto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien LANES MARSALL" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ralle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/etudes-contemporaines/132-de-los-conflictos-y-de-sus-construcciones-mundos-ibericos-y-latinoamericanos.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepc.gob.es/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/publications-en-ligne-2/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://historicas.unam.mx/publicaciones/publicadigital/libros/709/historiar_catastrofes.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831167v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Moreno-LuzonMetaphors" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/histoire-et-civilisation/149-larchive-sensible-memoires-intimite-et-domination-9782853550918.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/1910-mexico-entre-dos-epocas-coedicion/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831121v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962326v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botrel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01879267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-marcilhacy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5874-1659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113485522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2020.1738365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v48i0.54008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chir&#250;&#160;barrios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2020.1851917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.13747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i105.1605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garc&#237;a Sebastiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022009415615769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18042/hp.35.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2013.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.4138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_31_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2650" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.010.0379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno Luz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peiro Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1079-listhme-de-panama-9782350309118.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Benedita Basto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien LANES MARSALL" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ralle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/etudes-contemporaines/132-de-los-conflictos-y-de-sus-construcciones-mundos-ibericos-y-latinoamericanos.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepc.gob.es/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/publications-en-ligne-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://historicas.unam.mx/publicaciones/publicadigital/libros/709/historiar_catastrofes.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Moreno-LuzonMetaphors" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/histoire-et-civilisation/149-larchive-sensible-memoires-intimite-et-domination-9782853550918.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/1910-mexico-entre-dos-epocas-coedicion/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9806" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01879267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>