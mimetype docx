--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -352,1862 +352,1862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">América Central a cien años del Congreso de Panamá: diplomacia y estrategias de influencia en la configuración geopolítica de entreguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario de Estudios Centroamericanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/aeca.v48i0.54008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Espagne et la bataille de l’opinion internationale. Agences de presse, tourisme et réseaux de propagande sous la dictature du général Primo de Rivera : le cas de l’Agence Plus Ultra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.14074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">1914, between two oceans, between two empires: a turning point for Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1), pp.21-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14608944.2020.1738365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">América Central a cien años del Congreso de Panamá: diplomacia y estrategias de influencia en la configuración geopolítica de entreguerras</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Itinerario Colombino, un lugar de memoria panhispanista en la España de los años 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuario de Estudios Centroamericanos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Iberic@l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.61-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1921: conexiones centenarias en Centro, Norte y Sudamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Ciencias Sociales Ambos Mundos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Amérique centrale, 1821-2021 : un bicentenaire en ordre dispersé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Chirú barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.11453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitales, espaces et imaginaires ibériques XIXe-XXIe siècles : tisser des relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Araújo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Curopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mònica Güell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/catalonia.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interoceanic nation in a world at war: Panama and the 1916 exhibition, a conflicted celebration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Iberian and Latin American Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.271-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14701847.2020.1851917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mémoire à la post-mémoire : représenter le premier franquisme, de la transition démocratique espagnole au xxie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bloch-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccec.14074⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 24, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.9207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El Itinerario Colombino, un lugar de memoria panhispanista en la España de los años 1910</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolívar, entre “Coloso de América” y “Héroe de la Raza”: un mito transnacional en los centenarios de entreguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-2, pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.13747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panamá, de Balboa a Bolívar: una construcción nacional entre hispanismo y panamericanismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secuencia. Revista de historia y ciencias sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18234/secuencia.v0i105.1605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celebrating the Nation: 12 October, from ‘Day of the Race’ to Spanish National Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela García Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Contemporary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (3), pp.731-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0022009415615769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Finis Hispaniae à l’Espagne du Plus Ultra, l’hispano-américanisme comme instrument de régénération nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.6915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las figuras de la «Raza»: de la España Mayor a la Comunidad Iberoamericana, perspectivas (post)imperiales en el imaginario español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia y Política </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.145-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18042/hp.35.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« !Nada de latinismos ! » Amérique « latine » ou Amérique « hispanique », batailles symboliques et idéologiques autour d’une dénomination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.199-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesromanes.4846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrie d’origine de Christophe Colomb : jeux et enjeux d’une controverse (1892-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, p. 221-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">América como vector de regeneración y cohesión para una España plural: «La Raza» y el 12 de octubre, cimientos de una identidad compuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (244), pp.501-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/hispania.2013.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Exposition Ibéro-Américaine de Séville de 1929 : la recomposition symbolique de l’empire hispanique dans l’Espagne post-impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iberic@l</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, pp.61-80</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...415 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Touboul-Tardieu, Séphardisme et Hispanité. L’Espagne à la recherche de son passé (1920-1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24, pp.[en ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccec.9207⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.4138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bolívar, entre “Coloso de América” y “Héroe de la Raza”: un mito transnacional en los centenarios de entreguerras</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las fiestas del 12 de Octubre y las conmemoraciones americanistas bajo la Restauración borbónica: España frente a su pasado colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Historia Jerónimo Zurita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86, p. 131-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La péninsule ibérique et le Mare Nostrum atlantique: iberisme, hispanisme et américanisme sous le règne d'Alphonse XIII de Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de história das ideias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.303-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/2183-8925_31_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “Santa María del aire”. El vuelo transatlántico del Plus Ultra (Palos-Buenos Aires 1926), preludio a una reconquista espiritual de América</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Historia Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epopeyas oceánicas… Le retentissement du vol transatlantique du Plus Ultra (1926) dans l’Espagne de Primo de Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50-2, pp.91-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mcv.13747⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 36-1, pp.231-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.2650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...905 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mcv.2650⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03614877v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03805109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidro Sepúlveda, El sueño de la Madre Patria. Hispanoamericanismo y nacionalismo</w:t>
               </w:r>
@@ -3969,418 +3969,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El istmo de Panamá, un puente entre Europa y las Américas (1879-1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Chirú barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coll. « Clefs Concours », 2023, Coll. « Clefs Concours », 978-2-35030-911-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À l’origine des études aréales. Langues et cultures étrangères en Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses, 2023, Coll. « Patrimoines de la Sorbonne », 979-10-231-0726-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">David Marcilhacy</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiar las catástrofes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Dolores Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlande</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Coll. « Clefs Concours », 2023, Coll. « Clefs Concours », 978-2-35030-911-8</w:t>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Nacional Autónoma de México (UNAM) - Instituto de Investigaciones Históricas, 2020, Historia General, 978-607-30-2583-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">María Dolores Lorenzo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archive sensible : mémoires, intimité et domination. Afrique, Amérique latine, Péninsule ibérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Benedita Basto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Hispaniques, 2017, Etudes contemporaines, 978-2-85355-091-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los conflictos y de sus construcciones. Mundos ibéricos y latinoamericanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien LANES MARSALL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...60 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Julien LANES MARSALL</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ralle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Hispaniques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.419, 2013, 978-2-85355-078-9</w:t>
             </w:r>
           </w:p>
@@ -4586,178 +4586,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les instituts de langues et cultures étrangères, des carrefours pour construire un “territoire académique”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Á l’origine des études aréales. Langues et cultures étrangères en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.45-72, 2023, 979-10-231-0726-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Unión Iberoamericana y el Comité France-Amérique en el &amp;quot;Puente del Mundo&amp;quot;: redes y propaganda cultural en el istmo de Panamá, 1910-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux : (d)écrire les liens, (dé)construire des relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Nouvelle-Publications du CREC en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-169, 2023, 1773-0023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbonne Nouvelle-Publications du CREC en ligne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04855295v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04855298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fiesta de la Raza</w:t>
               </w:r>
@@ -5322,186 +5322,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">España, invitada de honor en el Centenario de la Independencia mexicana: Rafael Altamira y el marqués de Polavieja, dos lecturas de las nuevas relaciones hispano-mexicanas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marcilhacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Henri Giraud (ed.); Eduardo Ramos-Izquierdo (ed.); Miguel Rodriguez (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1910 : México entre dos épocas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de México</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 163-180, 2014, 978-607-462-479-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Hispanidad bajo el franquismo: el americanismo al servicio de un proyecto nacionalista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xosé M. Núñez Seixas (ed.); Stéphane Michonneau (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginarios y representaciones de España durante el franquismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.73-102, 2014, 9788490961438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831055v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03831092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">América y la fiesta del 12 de octubre</w:t>
               </w:r>
@@ -5921,51 +5921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marcilhacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ccec.9806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6185,51 +6185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="839E78D5"/>
+    <w:nsid w:val="48A8B67C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6416,51 +6416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-marcilhacy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5874-1659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113485522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2020.1738365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v48i0.54008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chir&#250;&#160;barrios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2020.1851917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.13747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i105.1605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garc&#237;a Sebastiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022009415615769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18042/hp.35.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2013.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.4138" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_31_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2650" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.010.0379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno Luz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peiro Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1079-listhme-de-panama-9782350309118.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Benedita Basto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien LANES MARSALL" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ralle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/etudes-contemporaines/132-de-los-conflictos-y-de-sus-construcciones-mundos-ibericos-y-latinoamericanos.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepc.gob.es/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/publications-en-ligne-2/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://historicas.unam.mx/publicaciones/publicadigital/libros/709/historiar_catastrofes.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Moreno-LuzonMetaphors" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/histoire-et-civilisation/149-larchive-sensible-memoires-intimite-et-domination-9782853550918.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831092v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/1910-mexico-entre-dos-epocas-coedicion/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9806" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01879267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-marcilhacy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5874-1659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113485522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855304v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcilhacy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s4f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855309v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.17875" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/aeca.v48i0.54008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.14074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14608944.2020.1738365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966956v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831195v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Chir&#250;&#160;barrios" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11453" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curopos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica G&#252;ell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.286" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14701847.2020.1851917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.13747" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18234/secuencia.v0i105.1605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garc&#237;a Sebastiani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022009415615769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.6915" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18042/hp.35.07" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614904v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.4846" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hispania.2013.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.4138" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-8925_31_12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2650" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03614871v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2707" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830855v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.010.0379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016266v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016280v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Moreno Luz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.11228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/catalonia.276" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Peiro Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855241v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1079-listhme-de-panama-9782350309118.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Lorenzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Benedita Basto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03949881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien LANES MARSALL" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ralle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/etudes-contemporaines/132-de-los-conflictos-y-de-sus-construcciones-mundos-ibericos-y-latinoamericanos.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepc.gob.es/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855288v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marcialpons.es/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crec-paris3.fr/publications-en-ligne-2/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831173v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Cl&#233;mentine Lucien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://historicas.unam.mx/publicaciones/publicadigital/libros/709/historiar_catastrofes.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Moreno-LuzonMetaphors" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-hispaniques.com/histoire-et-civilisation/149-larchive-sensible-memoires-intimite-et-domination-9782853550918.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/1910-mexico-entre-dos-epocas-coedicion/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831031v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9806" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01879267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>