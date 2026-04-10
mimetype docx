--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2417,254 +2417,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8026, INRIA. 2012, pp.18</w:t>
+                <w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Margery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7946, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720910v2</w:t>
+                <w:t xml:space="preserve">hal-00692236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7946, INRIA. 2012</w:t>
+                <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8026, INRIA. 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692236v1</w:t>
+                <w:t xml:space="preserve">hal-00720910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
               </w:r>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Wajid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cappiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Plebani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pernici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mehandjiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2453988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niclausse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mehnert-Spahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoettner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802760v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bertot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inglebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011425v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Wajid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cappiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Plebani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pernici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mehandjiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2453988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niclausse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mehnert-Spahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoettner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802760v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bertot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inglebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011425v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>