--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -639,73 +639,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Margery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Réseaux - JRES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804636v1</w:t>
+                <w:t xml:space="preserve">hal-00640589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'une infrastructure expérimentale de grande échelle avec Puppet et Git</w:t>
               </w:r>
@@ -734,73 +734,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Margery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Réseaux - JRES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640589v1</w:t>
+                <w:t xml:space="preserve">hal-04804636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement et partitionnement dynamique de clusters avec Kadeploy et Kavlan</w:t>
               </w:r>
@@ -2417,254 +2417,254 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7946, INRIA. 2012</w:t>
+                <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8026, INRIA. 2012, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692236v1</w:t>
+                <w:t xml:space="preserve">hal-00720910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8026, INRIA. 2012, pp.18</w:t>
+                <w:t xml:space="preserve">Energy Management in IaaS Clouds: A Holistic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Margery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7946, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720910v2</w:t>
+                <w:t xml:space="preserve">hal-00692236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Experimental Computer Science</w:t>
               </w:r>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Wajid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cappiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Plebani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pernici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mehandjiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2453988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niclausse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mehnert-Spahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoettner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802760v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bertot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inglebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011425v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01195696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Wajid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cappiello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Plebani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pernici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Mehandjiev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2453988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02962845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00965708v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Niclausse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mehnert-Spahn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoettner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802760v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Bertot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inglebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Berthou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04098050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02011425v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273170v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fox" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kozuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00722605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000471v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070283v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>