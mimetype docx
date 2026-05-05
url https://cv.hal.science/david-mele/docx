--- v0 (2026-04-13)
+++ v1 (2026-05-05)
@@ -631,295 +631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t>
+                <w:t xml:space="preserve">Mesoscopic Klein-Schwinger effect in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Taniguchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (6), pp.830-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-023-01978-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086406v1</w:t>
+                <w:t xml:space="preserve">hal-04035853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Klein-Schwinger effect in graphene</w:t>
+                <w:t xml:space="preserve">High-field 1/f noise in hBN-encapsulated graphene transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vallet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Taniguchi</w:t>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (6), pp.830-835. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (16), pp.L161104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-023-01978-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.L161104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035853v2</w:t>
+                <w:t xml:space="preserve">hal-04086406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric permittivity, conductivity and breakdown ﬁeld of hexagonal boron nitride</w:t>
               </w:r>
@@ -1333,64 +1333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rosticher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Banszerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1435,423 +1435,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene FETs Based on High Resolution Nanoribbons for HF Low Power Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-long wavelength Dirac plasmons in graphene capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mehdhbi</w:t>
+                <w:t xml:space="preserve">H Graef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalal Fadil</w:t>
+                <w:t xml:space="preserve">M. Rosticher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">L Banszerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
+                <w:t xml:space="preserve">C Stampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2), pp.133-138. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.01LT02. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13391-018-0038-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2515-7639/aadd8c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183508v1</w:t>
+                <w:t xml:space="preserve">hal-02318668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-long wavelength Dirac plasmons in graphene capacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene FETs Based on High Resolution Nanoribbons for HF Low Power Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Graef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Rosticher</w:t>
+                <w:t xml:space="preserve">Sarah Mehdhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Banszerus</w:t>
+                <w:t xml:space="preserve">Dalal Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Stampfer</w:t>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2515-7639/aadd8c⟩</w:t>
+              <w:t xml:space="preserve">Electronic Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.133-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13391-018-0038-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318668v1</w:t>
+                <w:t xml:space="preserve">hal-03183508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-Pull and Load-Pull Characterization of Graphene FET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali de Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristell Maneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Happy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of the Electron Devices Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JEDS.2014.2360408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1861,1799 +1861,1799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene field-effect transistors with velocity saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Wilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal effects of substrate removal on GaN HEMTs using Raman Thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pavlidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 15th IEEE Intersociety Conference on Thermal and Thermomechanical Phenomena in Electronic Systems (ITherm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Las Vegas, Nevada, United States. pp.1255-1260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITHERM.2016.7517691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistors à effet de champ à base du graphène sur SiC avec grille en T : homogénéité et performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">High Frequency Characterization and Compact Electrical Modelling of Graphene Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poornakarthik Nakkala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Campovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Khenissa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1452-1455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018370v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of CVD grown graphene based field-effect transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Key parameters of CVD-grown graphene on copper foil and its transfer for radio-frequency applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geetanjali Deokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Microwave Conference and 9th European Microwave Integrated Circuits Conference, EuMC/EuMIC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335830v1</w:t>
+                <w:t xml:space="preserve">hal-01018384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene field effect transistors on SiC with T-shaped gate : homogeneity and RF performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">[Invited] High frequency electronic devices : impact of beyond graphene materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Colambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Khenissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Graphene Conference, Graphene 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">62nd IEEE MTT-S International Microwave Symposium, IMS 2014, Workshop WFK - Beyond Graphene Electronic Devices and their Potential for High-Frequency Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tampa, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962375v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Assessment of Epitaxial Graphene FETs on SiC Substrates via Pulsed Measurements and Temperature Variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and characterization of CVD grown graphene based field-effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Deokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukherjee Chhandak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Mele</w:t>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Device Research Conference (ESSDERC), 2014, 44th European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th European Microwave Conference and 9th European Microwave Integrated Circuits Conference, EuMC/EuMIC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.367-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090864v1</w:t>
+                <w:t xml:space="preserve">hal-03335830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Characterization and Compact Electrical Modelling of Graphene Field Effect Transistors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative Assessment of Epitaxial Graphene FETs on SiC Substrates via Pulsed Measurements and Temperature Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Martin</w:t>
+                <w:t xml:space="preserve">Mukherjee Chhandak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Campovecchio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Salah Khenissa</w:t>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Microwave Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986720⟩</w:t>
+              <w:t xml:space="preserve">Solid State Device Research Conference (ESSDERC), 2014, 44th European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESSDERC.2014.6948821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136463v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key parameters of CVD-grown graphene on copper foil and its transfer for radio-frequency applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Graphene field effect transistors on SiC with T-shaped gate : homogeneity and RF performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Khenissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Colambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+              <w:t xml:space="preserve">4th Graphene Conference, Graphene 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018384v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] High frequency electronic devices : impact of beyond graphene materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Back-gated microwave field-effect transistors based on transferred CVD-grown graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Deokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE MTT-S International Microwave Symposium, IMS 2014, Workshop WFK - Beyond Graphene Electronic Devices and their Potential for High-Frequency Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tampa, FL, United States</w:t>
+              <w:t xml:space="preserve">4th Graphene Conference, Graphene 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044773v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-gated microwave field-effect transistors based on transferred CVD-grown graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Transistors à effet de champ à base du graphène sur SiC avec grille en T : homogénéité et performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Khenissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Colambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Graphene Conference, Graphene 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962381v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency noise characterisation of graphene FET Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">[Invited] Graphene : what challenges for RF applications ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Happy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+                <w:t xml:space="preserve">S. Fregonèse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Pichonat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st IEEE MTT-S International Microwave Symposium, IMS 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marrakech, Morocco. papier 324, 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944030v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Invited] Graphene : what challenges for RF applications ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">High frequency noise characterisation of graphene FET Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fregonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fregonèse</w:t>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Pichonat</w:t>
+                <w:t xml:space="preserve">Gilles Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM'2013 and 8èmes Journées Franco-Maghrébines des Micro-ondes et leurs Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">61st IEEE MTT-S International Microwave Symposium, IMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, WA, United States. paper TU3C-1, 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2013.6697561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804733v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency epitaxial graphene fields effect transistors (GFET) on SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Trends in Nanotechnology International Conference, TNT2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madrid, Spain. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in graphene nanoribbons process for field effet transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fleurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pichonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Happy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Heterostructure Technology, HeTech 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Villeneuve d'Ascq, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3663,91 +3663,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de dispositifs à base de graphène pour des applications hautes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3757,279 +3757,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroluminescence of the graphene 2D semi-metal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct observation and control of near-field radiative energy transfer in a natural hyperbolic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abou-Hamdan</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04253099v2</w:t>
+                <w:t xml:space="preserve">hal-04276261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation and control of near-field radiative energy transfer in a natural hyperbolic material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroluminescence of the graphene 2D semi-metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tharrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rossetti</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04276261v1</w:t>
+                <w:t xml:space="preserve">hal-04253099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4097,51 +4097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35B9E5A4"/>
+    <w:nsid w:val="21EB87BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4328,51 +4328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2250-9671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181291924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kpessu Ahounou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de la Torre Miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Alzate Banguero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-026-02013-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035853v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01978-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10020446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Lequeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Venugopalan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-020-01185-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02159529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banszerus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10326-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mehdhbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-018-0038-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graef" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Banszerus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stampfer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aadd8c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2014.2360408" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wilmart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhicha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Graef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruleux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Cheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2016.7517691" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018370v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Khenissa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Chhandak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01136463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornakarthik Nakkala" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986720" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fregonese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697561" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fregon&#232;se" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253099v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou-Hamdan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abou-Hamdan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tharrault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2250-9671" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181291924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kpessu Ahounou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto de la Torre Miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Alzate Banguero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-026-02013-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubnan Abou-Hamdan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schmitt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bretel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Rossetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tharrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08627-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774520v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Teurtrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c19031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035853v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rosticher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-01978-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.L161104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Graef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Palomo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ac4fe1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10020446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Lequeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Venugopalan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gillibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Boujday" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-020-01185-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02159529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Banszerus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10326-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Graef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosticher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Banszerus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Stampfer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/aadd8c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183508v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mehdhbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Fadil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13391-018-0038-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090826v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Happy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JEDS.2014.2360408" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wilmart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhicha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Graef" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fruleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pavlidis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Cheng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Graham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITHERM.2016.7517691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01136463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poornakarthik Nakkala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campovecchio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Khenissa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Colambo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335830v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986446" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Chhandak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Happy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESSDERC.2014.6948821" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962375v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fregon&#232;se" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pichonat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fregonese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dambrine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2013.6697561" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouerghi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fleurier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Abou-Hamdan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schmitt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tharrault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253099v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou-Hamdan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>